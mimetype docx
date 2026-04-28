--- v0 (2025-10-08)
+++ v1 (2026-04-28)
@@ -1,57 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1EDB34F1" w14:textId="2E2F08C5" w:rsidR="007477A5" w:rsidRPr="00FA7502" w:rsidRDefault="009B164F" w:rsidP="007477A5">
+    <w:p w14:paraId="1EDB34F1" w14:textId="79434116" w:rsidR="007477A5" w:rsidRPr="00FA7502" w:rsidRDefault="009B164F" w:rsidP="007477A5">
       <w:pPr>
         <w:ind w:left="119" w:right="5080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7502">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl" w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76F391A7" wp14:editId="7927AB07">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>5249417</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>112793</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1430194" cy="544836"/>
@@ -92,51 +96,69 @@
       <w:r w:rsidR="007477A5" w:rsidRPr="00FA7502">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Revista de Comunicación y Salud, </w:t>
       </w:r>
       <w:r w:rsidR="00FA7502">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>AÑO</w:t>
       </w:r>
       <w:r w:rsidR="007477A5" w:rsidRPr="00FA7502">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>, Vol. 2, pp.</w:t>
+        <w:t xml:space="preserve">, Vol. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="007477A5" w:rsidRPr="00FA7502">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, pp.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A8AB3D4" w14:textId="77777777" w:rsidR="007477A5" w:rsidRPr="00FA7502" w:rsidRDefault="007477A5" w:rsidP="007477A5">
       <w:pPr>
         <w:ind w:left="119" w:right="5080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7502">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Editado por Cátedra de Comunicación y Salud</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1621A149" w14:textId="77777777" w:rsidR="000E46ED" w:rsidRPr="00FA7502" w:rsidRDefault="007477A5" w:rsidP="007477A5">
       <w:pPr>
         <w:ind w:left="119" w:right="5080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
@@ -565,61 +587,51 @@
           <w:bCs/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00535C8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="000947CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>alineado a la izquierda, interlineado sencillo</w:t>
-[...9 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>alineado a la izquierda, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F854AC1" w14:textId="52A321F0" w:rsidR="000947CF" w:rsidRDefault="000947CF" w:rsidP="000947CF">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="3336"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:ind w:left="3260"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="000947CF">
         <w:rPr>
@@ -844,81 +856,51 @@
           <w:bCs/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="007477A5" w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pellidos</w:t>
       </w:r>
       <w:r w:rsidR="00FA7502" w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...29 lines deleted...]
-        <w:t>alineado a la izquierda, interlineado sencillo)</w:t>
+        <w:t>, Times New Roman 12, alineado a la izquierda, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C5DB2F3" w14:textId="73A15477" w:rsidR="007477A5" w:rsidRPr="00A30C82" w:rsidRDefault="007477A5" w:rsidP="00A30C82">
       <w:pPr>
         <w:ind w:right="1100"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="87888A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="87888A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Filiación, </w:t>
       </w:r>
       <w:r w:rsidR="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="87888A"/>
@@ -1023,51 +1005,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cómo citar el artículo: </w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(NORMA APA 7ª)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E3A09AC" w14:textId="0BA8F0BD" w:rsidR="00A30C82" w:rsidRPr="004249C2" w:rsidRDefault="00A30C82" w:rsidP="00A30C82">
+    <w:p w14:paraId="7E3A09AC" w14:textId="78637E4C" w:rsidR="00A30C82" w:rsidRPr="004249C2" w:rsidRDefault="00A30C82" w:rsidP="00A30C82">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Apellido </w:t>
       </w:r>
@@ -1153,101 +1135,133 @@
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ##, pp</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(Tahoma 12, justificado)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006B197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006B197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004249C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12, justificado)</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>https://doi.org/10.35669/rcys.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>año</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006B197E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>No</w:t>
+        <w:t>Vol</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ID</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
@@ -1278,777 +1292,894 @@
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35688D0D" w14:textId="77777777" w:rsidR="00FA7502" w:rsidRPr="00FA7502" w:rsidRDefault="00FA7502">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69609F1D" w14:textId="25D9F588" w:rsidR="007477A5" w:rsidRPr="00FA7502" w:rsidRDefault="007477A5" w:rsidP="007477A5">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA7502">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA7502">
-[...692 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FA7502" w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FA7502" w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC5149F" w14:textId="77777777" w:rsidR="000E46ED" w:rsidRPr="00FA7502" w:rsidRDefault="000E46ED">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D8816E2" w14:textId="77777777" w:rsidR="00A30C82" w:rsidRPr="00A30C82" w:rsidRDefault="00A30C82" w:rsidP="00A30C82">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2094,720 +2225,752 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A30C82">
-[...668 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2946,720 +3109,752 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A30C82">
-[...668 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3798,720 +3993,752 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A30C82">
-[...668 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4652,720 +4879,752 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A30C82">
-[...668 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5448,60 +5707,60 @@
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FBD79DA" w14:textId="77777777" w:rsidR="00A30C82" w:rsidRPr="00A30C82" w:rsidRDefault="00A30C82" w:rsidP="00A30C82">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6293B458" w14:textId="77777777" w:rsidR="00A30C82" w:rsidRPr="00A30C82" w:rsidRDefault="00A30C82" w:rsidP="00A30C82">
+    <w:p w14:paraId="6293B458" w14:textId="77777777" w:rsidR="00A30C82" w:rsidRPr="00B80313" w:rsidRDefault="00A30C82" w:rsidP="00A30C82">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR" w:eastAsia="es-ES_tradnl"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -5517,720 +5776,752 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A30C82">
-[...668 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A30C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6240,108 +6531,81 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30C82">
+      <w:r w:rsidRPr="00B80313">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A30C82">
+        </w:rPr>
+        <w:t xml:space="preserve">(Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B80313">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A30C82">
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B80313">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...25 lines deleted...]
-        <w:t>)</w:t>
+        </w:rPr>
+        <w:t>, 12, normal, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35B4DF9E" w14:textId="77777777" w:rsidR="000E46ED" w:rsidRDefault="000E46ED" w:rsidP="007477A5">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="460"/>
           <w:tab w:val="left" w:pos="461"/>
         </w:tabs>
         <w:spacing w:line="225" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="3293" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CFC3028" w14:textId="756716FF" w:rsidR="00A30C82" w:rsidRDefault="00A30C82" w:rsidP="00A30C82">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="460"/>
           <w:tab w:val="left" w:pos="461"/>
         </w:tabs>
@@ -6427,59 +6691,51 @@
           <w:bCs/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65AC52DB" w14:textId="72F0A174" w:rsidR="00A30C82" w:rsidRDefault="00A30C82" w:rsidP="00A30C82">
       <w:pPr>
         <w:ind w:right="1100"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Af</w:t>
-[...7 lines deleted...]
-        <w:t>iliación</w:t>
+        <w:t>Afiliación</w:t>
       </w:r>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="87888A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A30C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Times New Roman 12, alineado a la izquierda, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="234B76A2" w14:textId="056EC7AE" w:rsidR="00A30C82" w:rsidRDefault="00A30C82" w:rsidP="00A30C82">
       <w:pPr>
         <w:ind w:right="1100"/>
         <w:rPr>
@@ -6537,253 +6793,254 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Síntesis curricular de no más de 120 palabras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EA07E17" w14:textId="77777777" w:rsidR="00A30C82" w:rsidRDefault="00A30C82" w:rsidP="00A30C82">
       <w:pPr>
         <w:ind w:right="1100"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A616B18" w14:textId="7BD533C1" w:rsidR="00A30C82" w:rsidRPr="00BC793A" w:rsidRDefault="00A30C82" w:rsidP="00A30C82">
+    <w:p w14:paraId="3A616B18" w14:textId="7BD533C1" w:rsidR="00A30C82" w:rsidRPr="00B80313" w:rsidRDefault="00A30C82" w:rsidP="00A30C82">
       <w:pPr>
         <w:ind w:right="1100"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC793A">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ORCID:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5F73A7" w14:textId="436E098F" w:rsidR="00A30C82" w:rsidRPr="00BC793A" w:rsidRDefault="00A30C82" w:rsidP="00A30C82">
+    <w:p w14:paraId="5E5F73A7" w14:textId="436E098F" w:rsidR="00A30C82" w:rsidRPr="00B80313" w:rsidRDefault="00A30C82" w:rsidP="00A30C82">
       <w:pPr>
         <w:ind w:right="1100"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC793A">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Google </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BC793A">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Scolar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BC793A">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C897D6" w14:textId="0900C867" w:rsidR="00A30C82" w:rsidRPr="00BC793A" w:rsidRDefault="00A30C82" w:rsidP="00A30C82">
+    <w:p w14:paraId="71C897D6" w14:textId="0900C867" w:rsidR="00A30C82" w:rsidRPr="00B80313" w:rsidRDefault="00A30C82" w:rsidP="00A30C82">
       <w:pPr>
         <w:ind w:right="1100"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...24 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC793A" w:rsidRPr="00B80313">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Gate:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EBE449A" w14:textId="020CA4F3" w:rsidR="00BC793A" w:rsidRPr="00BC793A" w:rsidRDefault="00BC793A" w:rsidP="00A30C82">
       <w:pPr>
         <w:ind w:right="1100"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC793A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scopus:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D8B1BC1" w14:textId="77777777" w:rsidR="00A30C82" w:rsidRPr="00A30C82" w:rsidRDefault="00A30C82" w:rsidP="00A30C82">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="460"/>
           <w:tab w:val="left" w:pos="461"/>
         </w:tabs>
         <w:spacing w:line="225" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="3293" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A30C82" w:rsidRPr="00A30C82" w:rsidSect="00A30C82">
       <w:headerReference w:type="even" r:id="rId10"/>
-      <w:footerReference w:type="even" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1580" w:right="1140" w:bottom="1660" w:left="1260" w:header="0" w:footer="1231" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2947625F" w14:textId="77777777" w:rsidR="009B164F" w:rsidRDefault="009B164F">
+    <w:p w14:paraId="1E3341C5" w14:textId="77777777" w:rsidR="008E55CF" w:rsidRDefault="008E55CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="302BA5F1" w14:textId="77777777" w:rsidR="009B164F" w:rsidRDefault="009B164F">
+    <w:p w14:paraId="4A91D01B" w14:textId="77777777" w:rsidR="008E55CF" w:rsidRDefault="008E55CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65D61F4F" w14:textId="25D0D8D9" w:rsidR="000E46ED" w:rsidRDefault="00BC793A">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251508736" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2139EF0B" wp14:editId="3C2D02CA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6713220</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9994900</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="224155" cy="184150"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -7010,234 +7267,210 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0FF24DC7" w14:textId="77777777" w:rsidR="00BC793A" w:rsidRPr="00FA7502" w:rsidRDefault="00BC793A" w:rsidP="00BC793A">
+                        <w:p w14:paraId="0FF24DC7" w14:textId="47110A97" w:rsidR="00BC793A" w:rsidRPr="00FA7502" w:rsidRDefault="00BC793A" w:rsidP="00BC793A">
                           <w:pPr>
                             <w:spacing w:before="13"/>
                             <w:ind w:left="20"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00FA7502">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:i/>
                               <w:color w:val="87888A"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>Revista de Comunicación y Salud</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00FA7502">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="87888A"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">. Vol. 2, </w:t>
+                            <w:t xml:space="preserve">. Vol. </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
+                          <w:r w:rsidR="00B80313">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:color w:val="87888A"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>_</w:t>
+                          </w:r>
                           <w:r w:rsidRPr="00FA7502">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="87888A"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t>nº</w:t>
+                            <w:t>,</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-                          <w:proofErr w:type="spellEnd"/>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="87888A"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t>, AÑO</w:t>
+                            <w:t xml:space="preserve"> AÑO</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="47F65105" w14:textId="348FE934" w:rsidR="000E46ED" w:rsidRDefault="000E46ED" w:rsidP="00BC793A">
                           <w:pPr>
                             <w:spacing w:before="13"/>
                             <w:ind w:left="20"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="469436E3" id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:140.35pt;margin-top:779.75pt;width:280.8pt;height:13.2pt;z-index:-251806720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKiTmJ1wEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbDYFAoo2W5VWRUiF&#10;IpV+gOPYiUXiMWPvJsvXM3aSLdAb4mKNZ+zn996Md5fT0LOjQm/AVjzfbDlTVkJjbFvxx2+3r95z&#10;5oOwjejBqoqflOeX+5cvdqMr1QV00DcKGYFYX46u4l0IrswyLzs1CL8BpywVNeAgAm2xzRoUI6EP&#10;fXax3RbZCNg4BKm8p+zNXOT7hK+1kuFea68C6ytO3EJaMa11XLP9TpQtCtcZudAQ/8BiEMbSo2eo&#10;GxEEO6B5BjUYieBBh42EIQOtjVRJA6nJt3+peeiEU0kLmePd2Sb//2Dll+OD+4osTB9gogYmEd7d&#10;gfzumYXrTthWXSHC2CnR0MN5tCwbnS+Xq9FqX/oIUo+foaEmi0OABDRpHKIrpJMROjXgdDZdTYFJ&#10;Sr5+WxR5QSVJtbx4V7xJXclEud526MNHBQOLQcWRmprQxfHOh8hGlOuR+JiFW9P3qbG9/SNBB2Mm&#10;sY+EZ+phqidmmkVaFFNDcyI5CPO40HhT0AH+5GykUam4/3EQqDjrP1myJM7VGuAa1GsgrKSrFQ+c&#10;zeF1mOfv4NC0HSHPplu4Itu0SYqeWCx0qf1J6DKqcb5+36dTTx9q/wsAAP//AwBQSwMEFAAGAAgA&#10;AAAhAIcw8T3iAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sXaGj7ZpO&#10;E4ITElpXDhzTJmujNU5psq28Pd4Jjvb/6ffnYjPbgZ315I1DActFBExj65TBTsBn/faQAvNBopKD&#10;Qy3gR3vYlLc3hcyVu2Clz/vQMSpBn0sBfQhjzrlve22lX7hRI2UHN1kZaJw6riZ5oXI78DiKVtxK&#10;g3Shl6N+6XV73J+sgO0XVq/m+6PZVYfK1HUW4fvqKMT93bxdAwt6Dn8wXPVJHUpyatwJlWeDgDiN&#10;ngmlIEmyBBgh6VP8CKy5rtIkA14W/P8X5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;iok5idcBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAhzDxPeIAAAANAQAADwAAAAAAAAAAAAAAAAAxBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="0FF24DC7" w14:textId="77777777" w:rsidR="00BC793A" w:rsidRPr="00FA7502" w:rsidRDefault="00BC793A" w:rsidP="00BC793A">
+                  <w:p w14:paraId="0FF24DC7" w14:textId="47110A97" w:rsidR="00BC793A" w:rsidRPr="00FA7502" w:rsidRDefault="00BC793A" w:rsidP="00BC793A">
                     <w:pPr>
                       <w:spacing w:before="13"/>
                       <w:ind w:left="20"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00FA7502">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:i/>
                         <w:color w:val="87888A"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Revista de Comunicación y Salud</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00FA7502">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="87888A"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">. Vol. 2, </w:t>
+                      <w:t xml:space="preserve">. Vol. </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
+                    <w:r w:rsidR="00B80313">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:color w:val="87888A"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>_</w:t>
+                    </w:r>
                     <w:r w:rsidRPr="00FA7502">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="87888A"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
-                      <w:t>nº</w:t>
+                      <w:t>,</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-                    <w:proofErr w:type="spellEnd"/>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="87888A"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
-                      <w:t>, AÑO</w:t>
+                      <w:t xml:space="preserve"> AÑO</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="47F65105" w14:textId="348FE934" w:rsidR="000E46ED" w:rsidRDefault="000E46ED" w:rsidP="00BC793A">
                     <w:pPr>
                       <w:spacing w:before="13"/>
                       <w:ind w:left="20"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C6256F4" w14:textId="6D8D45F9" w:rsidR="000E46ED" w:rsidRDefault="00BC793A">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251507712" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10834BAF" wp14:editId="6A5C2F3E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6455410</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9981565</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="220345" cy="196850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -7339,51 +7572,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="10834BAF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:508.3pt;margin-top:785.95pt;width:17.35pt;height:15.5pt;z-index:-251808768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFA3io2gEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s8luaVWizValVRFS&#10;uUiFD5g4TmKReMzYu8ny9YydzZbLG+LFmozt43OZbG+moRcHTd6gLeV6lUuhrcLa2LaUX788vLqW&#10;wgewNfRodSmP2sub3csX29EVeoMd9rUmwSDWF6MrZReCK7LMq04P4FfotOXNBmmAwJ/UZjXByOhD&#10;n23y/CobkWpHqLT33L2fN+Uu4TeNVuFT03gdRF9K5hbSSmmt4prttlC0BK4z6kQD/oHFAMbyo2eo&#10;ewgg9mT+ghqMIvTYhJXCIcOmMUonDaxmnf+h5qkDp5MWNse7s03+/8Gqj4cn95lEmN7ixAEmEd49&#10;ovrmhcW7Dmyrb4lw7DTU/PA6WpaNzhenq9FqX/gIUo0fsOaQYR8wAU0NDdEV1ikYnQM4nk3XUxCK&#10;m5tNfvH6UgrFW+s3V9eXKZQMiuWyIx/eaRxELEpJnGkCh8OjD5EMFMuR+JbFB9P3Kdfe/tbgg7GT&#10;yEe+M/MwVZMwdSkvorKopcL6yGoI52nh6eaiQ/ohxciTUkr/fQ+kpejfW3YkjtVS0FJUSwFW8dVS&#10;Binm8i7M47d3ZNqOkWfPLd6ya41Jip5ZnOhy+knoaVLjeP36nU49/0+7nwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAPN+4vfiAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonaIa&#10;ksapKgQnJEQaDj06iZtYjdchdtvw92xPcJvRPs3O5JvZDexspmA9KkgWApjBxrcWOwVf1dvDM7AQ&#10;NbZ68GgU/JgAm+L2JtdZ6y9YmvMudoxCMGRaQR/jmHEemt44HRZ+NEi3g5+cjmSnjreTvlC4G/hS&#10;CMmdtkgfej2al940x93JKdjusXy13x/1Z3kobVWlAt/lUan7u3m7BhbNHP9guNan6lBQp9qfsA1s&#10;IC8SKYkltXpKUmBXRqySR2A1KSmWKfAi5/93FL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEARQN4qNoBAACXAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA837i9+IAAAAPAQAADwAAAAAAAAAAAAAAAAA0BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:508.3pt;margin-top:785.95pt;width:17.35pt;height:15.5pt;z-index:-251808768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD28dL92QEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s8kutCrRZqvSqgip&#10;UKTCB0wcJ7FIPGbs3WT5esbOZsvlDfFiTcb28blMttfT0IuDJm/QlnK9yqXQVmFtbFvKr1/uX11J&#10;4QPYGnq0upRH7eX17uWL7egKvcEO+1qTYBDri9GVsgvBFVnmVacH8Ct02vJmgzRA4E9qs5pgZPSh&#10;zzZ5fpmNSLUjVNp77t7Nm3KX8JtGq/DYNF4H0ZeSuYW0UlqruGa7LRQtgeuMOtGAf2AxgLH86Bnq&#10;DgKIPZm/oAajCD02YaVwyLBpjNJJA6tZ53+oeerA6aSFzfHubJP/f7Dq0+HJfSYRpnc4cYBJhHcP&#10;qL55YfG2A9vqGyIcOw01P7yOlmWj88XparTaFz6CVONHrDlk2AdMQFNDQ3SFdQpG5wCOZ9P1FITi&#10;5maTv35zIYXirfXby6uLFEoGxXLZkQ/vNQ4iFqUkzjSBw+HBh0gGiuVIfMviven7lGtvf2vwwdhJ&#10;5CPfmXmYqkmYmolEZVFLhfWR1RDO08LTzUWH9EOKkSellP77HkhL0X+w7Egcq6WgpaiWAqziq6UM&#10;UszlbZjHb+/ItB0jz55bvGHXGpMUPbM40eX0k9DTpMbx+vU7nXr+n3Y/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEA837i9+IAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidohqS&#10;xqkqBCckRBoOPTqJm1iN1yF22/D3bE9wm9E+zc7km9kN7GymYD0qSBYCmMHGtxY7BV/V28MzsBA1&#10;tnrwaBT8mACb4vYm11nrL1ia8y52jEIwZFpBH+OYcR6a3jgdFn40SLeDn5yOZKeOt5O+ULgb+FII&#10;yZ22SB96PZqX3jTH3ckp2O6xfLXfH/VneShtVaUC3+VRqfu7ebsGFs0c/2C41qfqUFCn2p+wDWwg&#10;LxIpiSW1ekpSYFdGrJJHYDUpKZYp8CLn/3cUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQD28dL92QEAAJcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDzfuL34gAAAA8BAAAPAAAAAAAAAAAAAAAAADMEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="4C2AE9D7" w14:textId="77777777" w:rsidR="000E46ED" w:rsidRPr="00BC793A" w:rsidRDefault="009B164F">
                     <w:pPr>
                       <w:spacing w:before="13"/>
                       <w:ind w:left="40"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00BC793A">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00BC793A">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
@@ -7464,297 +7697,219 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3CD40EA5" w14:textId="5884BAA2" w:rsidR="000E46ED" w:rsidRPr="00FA7502" w:rsidRDefault="009B164F" w:rsidP="00A450DC">
+                        <w:p w14:paraId="3CD40EA5" w14:textId="632D2DAF" w:rsidR="000E46ED" w:rsidRPr="00FA7502" w:rsidRDefault="009B164F" w:rsidP="00A450DC">
                           <w:pPr>
                             <w:spacing w:before="13"/>
                             <w:ind w:left="20"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00FA7502">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:i/>
                               <w:color w:val="87888A"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>Revista de Comunicación y Salud</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00FA7502">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="87888A"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">. Vol. </w:t>
                           </w:r>
-                          <w:r w:rsidR="00A450DC" w:rsidRPr="00FA7502">
+                          <w:r w:rsidR="00B80313">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="87888A"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t>2</w:t>
+                            <w:t>_</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00FA7502">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="87888A"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">, </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-[...42 lines deleted...]
-                          <w:proofErr w:type="spellEnd"/>
                           <w:r w:rsidR="00FA7502">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="87888A"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t>, AÑO</w:t>
+                            <w:t>AÑO</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="3F0A7DA7" id="Text Box 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:787.75pt;width:596.05pt;height:15.5pt;z-index:-251809792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWPGRX2wEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RFLd2o6WrZ1SKk&#10;5SIt+wGO4zQWicfMuE3K1zN2mi6wb4gXazK2j89lsr0eulYcDZIFV8jFbC6FcRoq6/aFfPp2/2Yj&#10;BQXlKtWCM4U8GZLXu9evtr3PzRIaaCuDgkEc5b0vZBOCz7OMdGM6RTPwxvFmDdipwJ+4zypUPaN3&#10;bbacz9dZD1h5BG2IuHs3bspdwq9ro8OXuiYTRFtI5hbSimkt45rttirfo/KN1Wca6h9YdMo6fvQC&#10;daeCEge0L6A6qxEI6jDT0GVQ11abpIHVLOZ/qXlslDdJC5tD/mIT/T9Y/fn46L+iCMN7GDjAJIL8&#10;A+jvJBzcNsrtzQ0i9I1RFT+8iJZlvaf8fDVaTTlFkLL/BBWHrA4BEtBQYxddYZ2C0TmA08V0MwSh&#10;uflutb7avF1JoXlvcbXerFIqmcqn2x4pfDDQiVgUEjnUhK6ODxQiG5VPR+JjDu5t26ZgW/dHgw/G&#10;TmIfCY/Uw1AOwlaFXEZpUUwJ1YnlIIzjwuPNRQP4U4qeR6WQ9OOg0EjRfnRsSZyrqcCpKKdCOc1X&#10;CxmkGMvbMM7fwaPdN4w8mu7ghm2rbVL0zOJMl+NPQs+jGufr9+906vmH2v0CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBfADfy4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo3Yq&#10;JdAQp6oQnJAQaThwdGI3sRqvQ+y24e/Znuhtd2c0+6bYzm5gZzMF61FCshLADLZeW+wkfNVvD0/A&#10;QlSo1eDRSPg1Abbl4q5QufYXrMx5HztGIRhyJaGPccw5D21vnAorPxok7eAnpyKtU8f1pC4U7ga+&#10;FiLjTlmkD70azUtv2uP+5CTsvrF6tT8fzWd1qGxdbwS+Z0cp75fz7hlYNHP8N8MVn9ChJKbGn1AH&#10;NkigIpGu6WOaArvqyWadAGtoykSWAi8Lftuh/AMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCWPGRX2wEAAJgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBfADfy4AAAAAsBAAAPAAAAAAAAAAAAAAAAADUEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="3F0A7DA7" id="Text Box 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:787.75pt;width:596.05pt;height:15.5pt;z-index:-251809792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlzs4C2wEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU19v0zAQf0fiO1h+p2k3tXRR02lsGkIa&#10;DGnwAS6O01gkPnN2m5RPz9lpOmBvEy/W5Wz//Ptz2VwPXSsOmrxBW8jFbC6FtgorY3eF/P7t/t1a&#10;Ch/AVtCi1YU8ai+vt2/fbHqX6wtssK00CQaxPu9dIZsQXJ5lXjW6Az9Dpy1v1kgdBP6kXVYR9Ize&#10;tdnFfL7KeqTKESrtPXfvxk25Tfh1rVV4rGuvg2gLydxCWimtZVyz7QbyHYFrjDrRgFew6MBYfvQM&#10;dQcBxJ7MC6jOKEKPdZgp7DKsa6N00sBqFvN/1Dw14HTSwuZ4d7bJ/z9Y9eXw5L6SCMMHHDjAJMK7&#10;B1Q/vLB424Dd6Rsi7BsNFT+8iJZlvfP56Wq02uc+gpT9Z6w4ZNgHTEBDTV10hXUKRucAjmfT9RCE&#10;4ub75epqfbmUQvHe4mq1XqZUMsin2458+KixE7EoJHGoCR0ODz5ENpBPR+JjFu9N26ZgW/tXgw/G&#10;TmIfCY/Uw1AOwlSFvIzSopgSqyPLIRzHhcebiwbplxQ9j0oh/c89kJai/WTZkjhXU0FTUU4FWMVX&#10;CxmkGMvbMM7f3pHZNYw8mm7xhm2rTVL0zOJEl+NPQk+jGufrz+906vmH2v4GAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBfADfy4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo3Yq&#10;JdAQp6oQnJAQaThwdGI3sRqvQ+y24e/Znuhtd2c0+6bYzm5gZzMF61FCshLADLZeW+wkfNVvD0/A&#10;QlSo1eDRSPg1Abbl4q5QufYXrMx5HztGIRhyJaGPccw5D21vnAorPxok7eAnpyKtU8f1pC4U7ga+&#10;FiLjTlmkD70azUtv2uP+5CTsvrF6tT8fzWd1qGxdbwS+Z0cp75fz7hlYNHP8N8MVn9ChJKbGn1AH&#10;NkigIpGu6WOaArvqyWadAGtoykSWAi8Lftuh/AMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAlzs4C2wEAAJgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBfADfy4AAAAAsBAAAPAAAAAAAAAAAAAAAAADUEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="3CD40EA5" w14:textId="5884BAA2" w:rsidR="000E46ED" w:rsidRPr="00FA7502" w:rsidRDefault="009B164F" w:rsidP="00A450DC">
+                  <w:p w14:paraId="3CD40EA5" w14:textId="632D2DAF" w:rsidR="000E46ED" w:rsidRPr="00FA7502" w:rsidRDefault="009B164F" w:rsidP="00A450DC">
                     <w:pPr>
                       <w:spacing w:before="13"/>
                       <w:ind w:left="20"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00FA7502">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:i/>
                         <w:color w:val="87888A"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Revista de Comunicación y Salud</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00FA7502">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="87888A"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">. Vol. </w:t>
                     </w:r>
-                    <w:r w:rsidR="00A450DC" w:rsidRPr="00FA7502">
+                    <w:r w:rsidR="00B80313">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="87888A"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
-                      <w:t>2</w:t>
+                      <w:t>_</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00FA7502">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="87888A"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">, </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-[...42 lines deleted...]
-                    <w:proofErr w:type="spellEnd"/>
                     <w:r w:rsidR="00FA7502">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="87888A"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
-                      <w:t>, AÑO</w:t>
+                      <w:t>AÑO</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DC7420F" w14:textId="77777777" w:rsidR="00B80313" w:rsidRDefault="00B80313">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E06E73C" w14:textId="77777777" w:rsidR="009B164F" w:rsidRDefault="009B164F">
+    <w:p w14:paraId="2F3B6169" w14:textId="77777777" w:rsidR="008E55CF" w:rsidRDefault="008E55CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53458C49" w14:textId="77777777" w:rsidR="009B164F" w:rsidRDefault="009B164F">
+    <w:p w14:paraId="7BAD1936" w14:textId="77777777" w:rsidR="008E55CF" w:rsidRDefault="008E55CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56F0C912" w14:textId="2E3E0D9A" w:rsidR="00A30C82" w:rsidRDefault="00A30C82">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37ABDDFB" wp14:editId="067E687A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4870023</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>248241</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1431290" cy="620395"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1761699487" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7785,52 +7940,72 @@
                     <a:ext cx="1431290" cy="620395"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11C64531" w14:textId="77777777" w:rsidR="00B80313" w:rsidRDefault="00B80313">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3ACCCAE8" w14:textId="77777777" w:rsidR="00B80313" w:rsidRDefault="00B80313">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25AA3357"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E9206C6"/>
     <w:lvl w:ilvl="0" w:tplc="23B8AC1A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="460" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:spacing w:val="-12"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="09926D32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7911,123 +8086,130 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="06BE1B2C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7696" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="652225137">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2056"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E46ED"/>
     <w:rsid w:val="000947CF"/>
     <w:rsid w:val="000E46ED"/>
     <w:rsid w:val="0033300D"/>
     <w:rsid w:val="00535C8B"/>
+    <w:rsid w:val="006B197E"/>
     <w:rsid w:val="007477A5"/>
+    <w:rsid w:val="008E55CF"/>
     <w:rsid w:val="009B164F"/>
+    <w:rsid w:val="009E2258"/>
     <w:rsid w:val="00A30C82"/>
     <w:rsid w:val="00A450DC"/>
+    <w:rsid w:val="00B71762"/>
+    <w:rsid w:val="00B80313"/>
     <w:rsid w:val="00BC793A"/>
     <w:rsid w:val="00C57521"/>
+    <w:rsid w:val="00E243BD"/>
     <w:rsid w:val="00FA7502"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES_tradnl"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2056"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="59CE6F7D"/>
   <w15:docId w15:val="{94812F3D-2ACB-4AEF-B0BD-1344401D57A1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8551,55 +8733,55 @@
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A450DC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A30C82"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectronico@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectronico@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -8850,75 +9032,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>452</Words>
-  <Characters>2486</Characters>
+  <Words>447</Words>
+  <Characters>2502</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>75</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2933</CharactersWithSpaces>
+  <CharactersWithSpaces>2913</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Estela</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2013-07-31T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign CS4 (6.0)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">