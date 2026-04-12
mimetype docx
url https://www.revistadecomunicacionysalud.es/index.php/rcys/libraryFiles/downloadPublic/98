--- v0 (2025-10-08)
+++ v1 (2026-04-12)
@@ -1,61 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1D1D8443" w14:textId="395562E4" w:rsidR="00636214" w:rsidRPr="008E5CCC" w:rsidRDefault="004B71AE" w:rsidP="00DB4C27">
+    <w:p w14:paraId="1D1D8443" w14:textId="58135258" w:rsidR="00636214" w:rsidRPr="008E5CCC" w:rsidRDefault="004B71AE" w:rsidP="00DB4C27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37ABDDFB" wp14:editId="19ADBDC1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4028440</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-83185</wp:posOffset>
             </wp:positionV>
@@ -122,94 +123,82 @@
       </w:r>
       <w:r w:rsidR="00420BAA" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00420BAA" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>de Comunicación y Salud,</w:t>
       </w:r>
       <w:r w:rsidR="00851CD4" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00420BAA" w:rsidRPr="008E5CCC">
+      <w:r w:rsidR="0009693D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00636214" w:rsidRPr="008E5CCC">
+        <w:t>año</w:t>
+      </w:r>
+      <w:r w:rsidR="00420BAA" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>22</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00420BAA" w:rsidRPr="008E5CCC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00851CD4" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00851CD4" w:rsidRPr="008E5CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00463CDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Vol.</w:t>
+      </w:r>
       <w:r w:rsidR="00636214" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00636214" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00420BAA" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
@@ -284,196 +273,120 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Enviado</w:t>
       </w:r>
       <w:r w:rsidR="008E5CCC" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...28 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> dd/mm/aaaa</w:t>
+      </w:r>
       <w:r w:rsidR="00851CD4" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC52B52" w14:textId="77777777" w:rsidR="00420BAA" w:rsidRPr="008E5CCC" w:rsidRDefault="00420BAA" w:rsidP="00DB4C27">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Aprobado </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008E5CCC" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>dd</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>dd/mm/aaaa</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="531BAE3F" w14:textId="77777777" w:rsidR="00636214" w:rsidRDefault="00636214" w:rsidP="00DB4C27">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     Publicado</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...28 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> dd/mm/aaaa</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="67F88F56" w14:textId="77777777" w:rsidR="00476DEE" w:rsidRPr="008E5CCC" w:rsidRDefault="00476DEE" w:rsidP="00DB4C27">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="459FB806" w14:textId="6A61B018" w:rsidR="00EC0AD5" w:rsidRPr="004B71AE" w:rsidRDefault="000B498E" w:rsidP="004B71AE">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:sz w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B71AE">
         <w:rPr>
           <w:sz w:val="48"/>
@@ -1147,51 +1060,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Cómo citar el artículo: </w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>(NORMA APA 7ª)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357333D1" w14:textId="77777777" w:rsidR="004249C2" w:rsidRPr="004249C2" w:rsidRDefault="004249C2" w:rsidP="004249C2">
+    <w:p w14:paraId="357333D1" w14:textId="09C6A6CA" w:rsidR="004249C2" w:rsidRPr="004249C2" w:rsidRDefault="004249C2" w:rsidP="004249C2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1314,106 +1227,141 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>-pp</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>(Tahoma 12, justificado)</w:t>
-      </w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00282D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00282D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12, justificado)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004249C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>https://doi.org/10.35669/rcys.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>año</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000F07F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>No</w:t>
+        <w:t>Vol</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>ID</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
@@ -1678,92 +1626,92 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, </w:t>
       </w:r>
       <w:r w:rsidRPr="007D00C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Discusión: </w:t>
       </w:r>
       <w:r w:rsidRPr="007D00C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>texto normal, texto normal, texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
+        <w:t xml:space="preserve">texto normal, texto normal, </w:t>
       </w:r>
       <w:r w:rsidRPr="007D00C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D00C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007D00C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Conclusiones: </w:t>
       </w:r>
       <w:r w:rsidRPr="007D00C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">texto normal, texto normal, </w:t>
-[...10 lines deleted...]
-        <w:t>texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
+        <w:t>texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
       </w:r>
       <w:r w:rsidRPr="007D00C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
@@ -1873,66 +1821,69 @@
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C3C834F" w14:textId="77777777" w:rsidR="008762B3" w:rsidRPr="006D609D" w:rsidRDefault="0021137B" w:rsidP="006D609D">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006D609D">
         <w:rPr>
           <w:rStyle w:val="Ttulo2Car"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D0431D" w:rsidRPr="006D609D">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="006D609D">
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="006D609D">
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D0431D" w:rsidRPr="006D609D">
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="006D609D">
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="006D609D">
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48865879" w14:textId="77777777" w:rsidR="00EC1DF0" w:rsidRPr="00EC1DF0" w:rsidRDefault="00EC1DF0" w:rsidP="00EC1DF0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
@@ -3618,61 +3569,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4303EB48" w14:textId="77777777" w:rsidR="0042422D" w:rsidRPr="003E7F0D" w:rsidRDefault="0042422D" w:rsidP="003E7F0D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita. </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">(Autor </w:t>
+        <w:t xml:space="preserve">Texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita. (Autor </w:t>
       </w:r>
       <w:r w:rsidRPr="004E1416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>., Año, p</w:t>
       </w:r>
       <w:r w:rsidR="008215A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -3691,50 +3632,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="08660EB0" w14:textId="77777777" w:rsidR="0042422D" w:rsidRPr="008E5CCC" w:rsidRDefault="0042422D" w:rsidP="00DB4C27">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cita indirecta en el texto normal. </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuando se parafrasea o se hace alusión a ideas de otro trabajo, se </w:t>
       </w:r>
       <w:r w:rsidR="008215A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>debe</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5134,51 +5076,51 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="004B71AE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="576FBD66" wp14:editId="1BBF8D23">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="576FBD66" wp14:editId="0EE1EE45">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1529080</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>511175</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3051175" cy="1533525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="3" name="Gráfico 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Gráfico 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="print">
@@ -5599,1096 +5541,1058 @@
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1507"/>
         <w:gridCol w:w="2791"/>
         <w:gridCol w:w="1767"/>
         <w:gridCol w:w="2207"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A576DC" w:rsidRPr="00354A59" w14:paraId="1B1DC413" w14:textId="77777777" w:rsidTr="002755EA">
         <w:trPr>
           <w:trHeight w:val="328"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D4AF742" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Grado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FFC62CA" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Embarazadas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0066A1A0" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Abortos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C531A1D" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No embarazadas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A576DC" w:rsidRPr="00354A59" w14:paraId="3E965B2B" w14:textId="77777777" w:rsidTr="002755EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FF7C03A" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                              </w:t>
             </w:r>
             <w:r w:rsidR="00A576DC" w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sector Norte de Bogotá</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A576DC" w:rsidRPr="00354A59" w14:paraId="1F8F2169" w14:textId="77777777" w:rsidTr="002755EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29346241" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59AA2517" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F5DB626" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7921C4FD" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A576DC" w:rsidRPr="00354A59" w14:paraId="7BE2791A" w14:textId="77777777" w:rsidTr="002755EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51018A97" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="432EADB4" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70CAACFA" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A5AE3D0" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A576DC" w:rsidRPr="00354A59" w14:paraId="2B6BE4F5" w14:textId="77777777" w:rsidTr="002755EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A4CD2C8" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="303F11B5" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E97186E" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05911F56" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A576DC" w:rsidRPr="00354A59" w14:paraId="6312D863" w14:textId="77777777" w:rsidTr="002755EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="653B661D" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32C961F1" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72BF3A9B" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D384744" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D64887" w:rsidRPr="00354A59" w14:paraId="6F6E8DDA" w14:textId="77777777" w:rsidTr="002755EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65044240" w14:textId="77777777" w:rsidR="00D64887" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                               Sector Sur de Bogotá</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A576DC" w:rsidRPr="00354A59" w14:paraId="6C144C2E" w14:textId="77777777" w:rsidTr="002755EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F44E704" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="115F8A5A" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="194B68F4" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D060C56" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A576DC" w:rsidRPr="00354A59" w14:paraId="7A03FF35" w14:textId="77777777" w:rsidTr="002755EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61BB742C" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F64B8BD" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06101510" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3204B798" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A576DC" w:rsidRPr="00354A59" w14:paraId="5A78A41D" w14:textId="77777777" w:rsidTr="002755EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06628EEA" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E1167D3" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CC8C1B3" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CBBC4C5" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D64887" w:rsidRPr="00354A59" w14:paraId="5503F44B" w14:textId="77777777" w:rsidTr="002755EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="613CD19D" w14:textId="77777777" w:rsidR="00D64887" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75424F25" w14:textId="77777777" w:rsidR="00D64887" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0BE339DA" w14:textId="77777777" w:rsidR="00D64887" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1334" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="272F19F8" w14:textId="77777777" w:rsidR="00D64887" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -7090,51 +6994,50 @@
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7486C19D" w14:textId="77777777" w:rsidR="00CD54D3" w:rsidRPr="008E5CCC" w:rsidRDefault="00CD54D3" w:rsidP="00DB4C27">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7145,123 +7048,160 @@
       <w:r w:rsidR="00894D4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70BE9FE4" w14:textId="77777777" w:rsidR="00D64BB2" w:rsidRPr="002F13BD" w:rsidRDefault="00D64BB2" w:rsidP="0073228D">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk77869444"/>
       <w:r w:rsidRPr="008E5CCC">
+        <w:lastRenderedPageBreak/>
         <w:t>CONTRIBUCIONES DE AUTORES, FINANCIACIÓN Y AGRADECIMIENTOS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="5C08D168" w14:textId="77777777" w:rsidR="002F13BD" w:rsidRPr="002F13BD" w:rsidRDefault="002F13BD" w:rsidP="002F13BD">
+    <w:p w14:paraId="5C08D168" w14:textId="1C355455" w:rsidR="002F13BD" w:rsidRPr="002F13BD" w:rsidRDefault="002F13BD" w:rsidP="002F13BD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk77869505"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Conceptualización:</w:t>
       </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Nombre, Apellido </w:t>
+        <w:t>, Nombre</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F13BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Nombre y Apellido </w:t>
+        <w:t>, Nombre y</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F13BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, Nombre. </w:t>
       </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -7276,51 +7216,87 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Nombre, y Apellido </w:t>
+        <w:t>, Nombre</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F13BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F13BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, Nombre. </w:t>
       </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -7374,51 +7350,69 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Nombre y Apellido </w:t>
+        <w:t>, Nombre y</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F13BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, Nombre. </w:t>
       </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -7433,51 +7427,69 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Nombre y Apellido </w:t>
+        <w:t>, Nombre y</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F13BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, Nombre. </w:t>
       </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -7764,75 +7776,100 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Financiación</w:t>
       </w:r>
       <w:r w:rsidR="00CB0F26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Esta investigación no/sí </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>recibió financiamiento externo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637C36CA" w14:textId="77777777" w:rsidR="00574474" w:rsidRPr="008E5CCC" w:rsidRDefault="00574474" w:rsidP="00DB4C27">
+    <w:p w14:paraId="637C36CA" w14:textId="5D013FC4" w:rsidR="00574474" w:rsidRPr="008E5CCC" w:rsidRDefault="00574474" w:rsidP="00DB4C27">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agradecimientos</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>: El presente texto nace en el marco de un proyecto CONCILIUM (931.791) de la Universidad Complutense de Madrid, “Validación de modelos de comunicación, empresas, redes sociales y género”</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C06A3C" w:rsidRPr="00753C5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ejemplo:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El presente texto nace en el marco de un proyecto CONCILIUM (931.791) de la Universidad Complutense de Madrid, “Validación de modelos de comunicación, empresas, redes sociales y género”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F4EDE31" w14:textId="77777777" w:rsidR="00574474" w:rsidRPr="002F13BD" w:rsidRDefault="00574474" w:rsidP="002F13BD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conflicto de intereses</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7890,73 +7927,82 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 12, negrita, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B04F02" w14:textId="77777777" w:rsidR="00EC1DF0" w:rsidRDefault="00EC1DF0" w:rsidP="002F13BD">
+    <w:p w14:paraId="13B04F02" w14:textId="4182F7D1" w:rsidR="00EC1DF0" w:rsidRDefault="00EC1DF0" w:rsidP="002F13BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Filiación</w:t>
       </w:r>
+      <w:r w:rsidR="00753C5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6DD3C389" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="008E5CCC" w:rsidRDefault="00CD54D3" w:rsidP="002F13BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Currículum vitae reducido</w:t>
       </w:r>
       <w:r w:rsidR="00DB27FC">
@@ -7983,95 +8029,81 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
       <w:r w:rsidR="00680741" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7001475E" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="004E63AC" w:rsidRDefault="00C05D9C" w:rsidP="002F13BD">
+    <w:p w14:paraId="7001475E" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="00753C5E" w:rsidRDefault="00C05D9C" w:rsidP="002F13BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00C05D9C">
+        <w:r w:rsidRPr="00753C5E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:b/>
-            <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>correoelectronico@dominio.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C05D9C">
-[...16 lines deleted...]
-        <w:t>en la línea siguiente</w:t>
+      <w:r w:rsidRPr="00753C5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  en la línea siguiente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1BD0DD" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="002E1569" w:rsidRDefault="00C05D9C" w:rsidP="00C05D9C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1569">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
@@ -8115,73 +8147,60 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> H:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CBDCE89" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="00C05D9C" w:rsidRDefault="00C05D9C" w:rsidP="00C05D9C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C05D9C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Orcid</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> ID: </w:t>
+        <w:t xml:space="preserve">Orcid ID: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A94F83" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="00C05D9C" w:rsidRDefault="00C05D9C" w:rsidP="00C05D9C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C05D9C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8206,69 +8225,58 @@
       <w:r w:rsidRPr="00C05D9C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Google Scholar: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13E71539" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="006A3A33" w:rsidRDefault="00C05D9C" w:rsidP="00C05D9C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A3A33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ResearchGate</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">ResearchGate: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2325F61D" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="006A3A33" w:rsidRDefault="00C05D9C" w:rsidP="00C05D9C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3A33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Academia.edu:</w:t>
       </w:r>
@@ -8467,61 +8475,61 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009012A1" w:rsidRPr="008E5CCC" w:rsidSect="00D364A5">
       <w:headerReference w:type="even" r:id="rId16"/>
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1135" w:right="1418" w:bottom="993" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="617AD0C3" w14:textId="77777777" w:rsidR="002E1569" w:rsidRDefault="002E1569" w:rsidP="002A24F9">
+    <w:p w14:paraId="49EB11B1" w14:textId="77777777" w:rsidR="008E12EB" w:rsidRDefault="008E12EB" w:rsidP="002A24F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2206A61C" w14:textId="77777777" w:rsidR="002E1569" w:rsidRDefault="002E1569" w:rsidP="002A24F9">
+    <w:p w14:paraId="147B52BA" w14:textId="77777777" w:rsidR="008E12EB" w:rsidRDefault="008E12EB" w:rsidP="002A24F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8704,118 +8712,106 @@
       </w:rPr>
       <w:t>Pie de página lo coloca el editor</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31F47954" w14:textId="77777777" w:rsidR="007375EB" w:rsidRPr="00F64F6D" w:rsidRDefault="007375EB" w:rsidP="00F64F6D">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74C1DC60" w14:textId="77777777" w:rsidR="002E1569" w:rsidRDefault="002E1569" w:rsidP="002A24F9">
+    <w:p w14:paraId="76AFCC5F" w14:textId="77777777" w:rsidR="008E12EB" w:rsidRDefault="008E12EB" w:rsidP="002A24F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72E3B4C4" w14:textId="77777777" w:rsidR="002E1569" w:rsidRDefault="002E1569" w:rsidP="002A24F9">
+    <w:p w14:paraId="28A463C0" w14:textId="77777777" w:rsidR="008E12EB" w:rsidRDefault="008E12EB" w:rsidP="002A24F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="474F7923" w14:textId="77777777" w:rsidR="000B498E" w:rsidRPr="004249C2" w:rsidRDefault="000B498E" w:rsidP="000B498E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:w w:val="101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Nombre</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> y Apellidos del autor de referencia</w:t>
+        <w:t>Nombre y Apellidos del autor de referencia</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
@@ -10903,295 +10899,307 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1262033985">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="281035560">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="582757393">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="962149846">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1758600881">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="290357054">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="130"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="7169"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F02579"/>
     <w:rsid w:val="00037C64"/>
     <w:rsid w:val="0004576B"/>
     <w:rsid w:val="00047CB7"/>
     <w:rsid w:val="000600C1"/>
     <w:rsid w:val="00077B16"/>
+    <w:rsid w:val="0009693D"/>
     <w:rsid w:val="000A64FA"/>
     <w:rsid w:val="000B498E"/>
     <w:rsid w:val="000C1C91"/>
+    <w:rsid w:val="000F07F7"/>
     <w:rsid w:val="000F33AF"/>
     <w:rsid w:val="00153170"/>
     <w:rsid w:val="00171413"/>
     <w:rsid w:val="00196173"/>
     <w:rsid w:val="001A76B6"/>
     <w:rsid w:val="001A7DA7"/>
     <w:rsid w:val="001D0517"/>
     <w:rsid w:val="001F26C5"/>
     <w:rsid w:val="0021137B"/>
     <w:rsid w:val="0022406B"/>
     <w:rsid w:val="00231753"/>
     <w:rsid w:val="002340B0"/>
     <w:rsid w:val="00273543"/>
     <w:rsid w:val="002755EA"/>
+    <w:rsid w:val="00282D2E"/>
     <w:rsid w:val="00283902"/>
     <w:rsid w:val="002A24F9"/>
     <w:rsid w:val="002A49AC"/>
     <w:rsid w:val="002C089D"/>
     <w:rsid w:val="002C2691"/>
     <w:rsid w:val="002E1569"/>
     <w:rsid w:val="002F13BD"/>
     <w:rsid w:val="00303E30"/>
     <w:rsid w:val="00354A59"/>
     <w:rsid w:val="003610B0"/>
     <w:rsid w:val="00361A5C"/>
     <w:rsid w:val="003811FE"/>
     <w:rsid w:val="00385459"/>
     <w:rsid w:val="00385F1E"/>
     <w:rsid w:val="00386A09"/>
     <w:rsid w:val="003A4D50"/>
     <w:rsid w:val="003A7845"/>
     <w:rsid w:val="003E3F04"/>
     <w:rsid w:val="003E7F0D"/>
     <w:rsid w:val="00411150"/>
     <w:rsid w:val="00420BAA"/>
     <w:rsid w:val="0042422D"/>
     <w:rsid w:val="004249C2"/>
     <w:rsid w:val="00450638"/>
+    <w:rsid w:val="00463CDD"/>
     <w:rsid w:val="00473527"/>
     <w:rsid w:val="00476DEE"/>
     <w:rsid w:val="0049584C"/>
     <w:rsid w:val="004A681B"/>
     <w:rsid w:val="004B71AE"/>
     <w:rsid w:val="004D5E6C"/>
     <w:rsid w:val="004D6E8A"/>
     <w:rsid w:val="004E1416"/>
     <w:rsid w:val="004E63AC"/>
     <w:rsid w:val="004E7C10"/>
     <w:rsid w:val="00505A34"/>
     <w:rsid w:val="00525986"/>
     <w:rsid w:val="00566365"/>
     <w:rsid w:val="00567724"/>
     <w:rsid w:val="00574474"/>
     <w:rsid w:val="0059634B"/>
     <w:rsid w:val="00614AC7"/>
     <w:rsid w:val="00636214"/>
+    <w:rsid w:val="00642220"/>
     <w:rsid w:val="006432AA"/>
     <w:rsid w:val="00651400"/>
     <w:rsid w:val="0065441A"/>
     <w:rsid w:val="006564D2"/>
     <w:rsid w:val="006606AB"/>
     <w:rsid w:val="006630F6"/>
     <w:rsid w:val="00680741"/>
+    <w:rsid w:val="00692CAD"/>
     <w:rsid w:val="006A1D8D"/>
     <w:rsid w:val="006A3A33"/>
     <w:rsid w:val="006B1041"/>
     <w:rsid w:val="006D609D"/>
     <w:rsid w:val="00715640"/>
     <w:rsid w:val="00717E5B"/>
     <w:rsid w:val="00731768"/>
     <w:rsid w:val="0073228D"/>
     <w:rsid w:val="007375EB"/>
     <w:rsid w:val="00750081"/>
+    <w:rsid w:val="00753C5E"/>
     <w:rsid w:val="00757EB4"/>
     <w:rsid w:val="00764E09"/>
     <w:rsid w:val="00765C07"/>
     <w:rsid w:val="00765D7A"/>
     <w:rsid w:val="0077745D"/>
     <w:rsid w:val="007818B0"/>
     <w:rsid w:val="00785946"/>
     <w:rsid w:val="007860DA"/>
     <w:rsid w:val="0078691B"/>
     <w:rsid w:val="00787BD3"/>
     <w:rsid w:val="007A3280"/>
     <w:rsid w:val="007A485D"/>
     <w:rsid w:val="007D00C1"/>
     <w:rsid w:val="007D7B9E"/>
     <w:rsid w:val="007F3BA0"/>
     <w:rsid w:val="007F6673"/>
     <w:rsid w:val="007F7543"/>
     <w:rsid w:val="008215A1"/>
     <w:rsid w:val="00831AC3"/>
     <w:rsid w:val="00844CBD"/>
     <w:rsid w:val="00851368"/>
     <w:rsid w:val="00851CD4"/>
     <w:rsid w:val="008546AC"/>
     <w:rsid w:val="008762B3"/>
     <w:rsid w:val="00894D4A"/>
     <w:rsid w:val="008B43E0"/>
     <w:rsid w:val="008C3D71"/>
     <w:rsid w:val="008C4486"/>
     <w:rsid w:val="008D304D"/>
+    <w:rsid w:val="008E12EB"/>
     <w:rsid w:val="008E5CCC"/>
     <w:rsid w:val="00900F26"/>
     <w:rsid w:val="009012A1"/>
     <w:rsid w:val="00907097"/>
     <w:rsid w:val="00912FA4"/>
     <w:rsid w:val="00922108"/>
     <w:rsid w:val="00984B11"/>
     <w:rsid w:val="00997F57"/>
     <w:rsid w:val="009F5A39"/>
     <w:rsid w:val="00A0413B"/>
     <w:rsid w:val="00A17720"/>
     <w:rsid w:val="00A207A8"/>
     <w:rsid w:val="00A27B36"/>
     <w:rsid w:val="00A32429"/>
     <w:rsid w:val="00A533F8"/>
     <w:rsid w:val="00A576DC"/>
     <w:rsid w:val="00A64ABC"/>
     <w:rsid w:val="00AB10FC"/>
     <w:rsid w:val="00AE5C25"/>
     <w:rsid w:val="00B2669A"/>
     <w:rsid w:val="00B32E98"/>
     <w:rsid w:val="00B417A1"/>
     <w:rsid w:val="00B503BC"/>
     <w:rsid w:val="00B5372C"/>
     <w:rsid w:val="00B80B2F"/>
     <w:rsid w:val="00B80FB2"/>
     <w:rsid w:val="00BA5A16"/>
     <w:rsid w:val="00BD29D9"/>
     <w:rsid w:val="00BF6201"/>
     <w:rsid w:val="00C05D9C"/>
+    <w:rsid w:val="00C06A3C"/>
     <w:rsid w:val="00C17C99"/>
     <w:rsid w:val="00C26FD6"/>
     <w:rsid w:val="00C3049F"/>
     <w:rsid w:val="00C34976"/>
     <w:rsid w:val="00C41E4A"/>
     <w:rsid w:val="00C7534B"/>
     <w:rsid w:val="00CA7138"/>
     <w:rsid w:val="00CB0F26"/>
     <w:rsid w:val="00CD54D3"/>
     <w:rsid w:val="00CE2344"/>
     <w:rsid w:val="00CE3F56"/>
     <w:rsid w:val="00CF00B7"/>
     <w:rsid w:val="00CF6774"/>
     <w:rsid w:val="00D0431D"/>
     <w:rsid w:val="00D362CD"/>
     <w:rsid w:val="00D364A5"/>
+    <w:rsid w:val="00D401B5"/>
     <w:rsid w:val="00D42416"/>
     <w:rsid w:val="00D43BFD"/>
     <w:rsid w:val="00D507C7"/>
     <w:rsid w:val="00D64887"/>
     <w:rsid w:val="00D64BB2"/>
     <w:rsid w:val="00DA520D"/>
     <w:rsid w:val="00DB27FC"/>
     <w:rsid w:val="00DB418F"/>
     <w:rsid w:val="00DB4C27"/>
     <w:rsid w:val="00E11470"/>
     <w:rsid w:val="00E20D77"/>
     <w:rsid w:val="00E25EE2"/>
     <w:rsid w:val="00E652F6"/>
     <w:rsid w:val="00E6707C"/>
     <w:rsid w:val="00E75855"/>
     <w:rsid w:val="00E9232C"/>
     <w:rsid w:val="00EB5662"/>
     <w:rsid w:val="00EC0AD5"/>
     <w:rsid w:val="00EC1DF0"/>
+    <w:rsid w:val="00EC3166"/>
     <w:rsid w:val="00EC3F46"/>
     <w:rsid w:val="00EC79D9"/>
     <w:rsid w:val="00ED42EF"/>
     <w:rsid w:val="00ED76A9"/>
     <w:rsid w:val="00EE45E5"/>
     <w:rsid w:val="00EF5CC4"/>
     <w:rsid w:val="00EF68CA"/>
     <w:rsid w:val="00F01C37"/>
     <w:rsid w:val="00F02579"/>
     <w:rsid w:val="00F162D8"/>
     <w:rsid w:val="00F4554A"/>
     <w:rsid w:val="00F4647E"/>
     <w:rsid w:val="00F64F6D"/>
     <w:rsid w:val="00F664D0"/>
     <w:rsid w:val="00F82839"/>
     <w:rsid w:val="00F92B25"/>
     <w:rsid w:val="00F978DC"/>
     <w:rsid w:val="00FD5156"/>
     <w:rsid w:val="00FF6725"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="7169"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="15A6D678"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
@@ -11685,51 +11693,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006D609D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00047CB7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00047CB7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F02579"/>
@@ -12703,74 +12711,95 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA Sixth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28FDCD05-B64F-46D6-B54C-5E439794CD2D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1611</Words>
-  <Characters>8861</Characters>
+  <Words>1516</Words>
+  <Characters>8977</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>208</Lines>
+  <Paragraphs>138</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Títulos</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="16" baseType="lpstr">
       <vt:lpstr/>
+      <vt:lpstr>TÍTULO DEL ARTÍCULO</vt:lpstr>
+      <vt:lpstr>Título en inglés</vt:lpstr>
+      <vt:lpstr>    Resumen (Times New Roman 12, negrita, justificado, interlineado sencillo)</vt:lpstr>
+      <vt:lpstr>    Palabras clave: (Times New Roman 12, negrita, justificado, interlineado sencillo</vt:lpstr>
+      <vt:lpstr>    Abstract (Times New Roman 12, negrita, justificado, interlineado sencillo)</vt:lpstr>
+      <vt:lpstr>    Keywords: (Times New Roman 12, negrita, justificado, interlineado sencillo)</vt:lpstr>
+      <vt:lpstr>    INTRODUCCIÓN (Times New Roman 12, negrita, justificado, interlineado sencillo) </vt:lpstr>
+      <vt:lpstr>        Título de 2º nivel. (Numeración en arábigo, Times New Roman, 12, negrita, justif</vt:lpstr>
+      <vt:lpstr>    OBJETIVOS (Times New Roman 12, negrita, justificado, interlineado sencillo) </vt:lpstr>
+      <vt:lpstr>    METODOLOGÍA (Times New Roman 12, negrita, justificado, interlineado sencillo) </vt:lpstr>
+      <vt:lpstr>    DISCUSIÓN (Times New Roman 12, negrita, justificado, interlineado sencillo) </vt:lpstr>
+      <vt:lpstr>    CONCLUSIONES (Times New Roman 12, negrita, justificado, interlineado sencillo) </vt:lpstr>
+      <vt:lpstr>    REFERENCIAS (APA 7ª Edición). (Times New Roman 12, negrita, justificado, interli</vt:lpstr>
+      <vt:lpstr>    CONTRIBUCIONES DE AUTORES, FINANCIACIÓN Y AGRADECIMIENTOS</vt:lpstr>
+      <vt:lpstr>        AUTORES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10452</CharactersWithSpaces>
+  <CharactersWithSpaces>10355</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>852006</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:correoelectronico@dominio.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4915248</vt:i4>
       </vt:variant>
       <vt:variant>