--- v1 (2026-04-12)
+++ v2 (2026-06-12)
@@ -1,62 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1D1D8443" w14:textId="58135258" w:rsidR="00636214" w:rsidRPr="008E5CCC" w:rsidRDefault="004B71AE" w:rsidP="00DB4C27">
+    <w:p w14:paraId="1D1D8443" w14:textId="24011EA7" w:rsidR="00636214" w:rsidRPr="008E5CCC" w:rsidRDefault="004B71AE" w:rsidP="00DB4C27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37ABDDFB" wp14:editId="19ADBDC1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4028440</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-83185</wp:posOffset>
             </wp:positionV>
@@ -123,284 +122,452 @@
       </w:r>
       <w:r w:rsidR="00420BAA" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00420BAA" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>de Comunicación y Salud,</w:t>
       </w:r>
       <w:r w:rsidR="00851CD4" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0009693D">
+      <w:r w:rsidR="00420BAA" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>año</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00420BAA" w:rsidRPr="008E5CCC">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00636214" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00851CD4" w:rsidRPr="008E5CCC">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0027413C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00463CDD">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00420BAA" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Vol.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00636214" w:rsidRPr="008E5CCC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00851CD4" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00636214" w:rsidRPr="008E5CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000602F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pp</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00420BAA" w:rsidRPr="008E5CCC">
+        <w:t>Vol</w:t>
+      </w:r>
+      <w:r w:rsidR="00636214" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>-</w:t>
-      </w:r>
+        <w:t>.xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00636214" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00636214" w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00420BAA" w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00636214" w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>pp.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1067B269" w14:textId="77777777" w:rsidR="00420BAA" w:rsidRPr="008E5CCC" w:rsidRDefault="00420BAA" w:rsidP="00DB4C27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Editado por Cátedra de Comunicación y </w:t>
       </w:r>
       <w:r w:rsidR="00CA7138" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Salud</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75341396" w14:textId="77777777" w:rsidR="00420BAA" w:rsidRPr="008E5CCC" w:rsidRDefault="00420BAA" w:rsidP="00DB4C27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ISSN: 2173-1675 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E054D8" w14:textId="77777777" w:rsidR="00420BAA" w:rsidRPr="008E5CCC" w:rsidRDefault="00420BAA" w:rsidP="00DB4C27">
+    <w:p w14:paraId="69E054D8" w14:textId="31760549" w:rsidR="00420BAA" w:rsidRPr="008E5CCC" w:rsidRDefault="00200108" w:rsidP="00DB4C27">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17B58C00" wp14:editId="5EB42BB5">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>7620</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>49530</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="873760" cy="305435"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="20208"/>
+                <wp:lineTo x="21192" y="20208"/>
+                <wp:lineTo x="21192" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="2094245192" name="Imagen 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2094245192" name="Imagen 2094245192"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="873760" cy="305435"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5E23C18D" w14:textId="77777777" w:rsidR="00CA7138" w:rsidRPr="008E5CCC" w:rsidRDefault="00420BAA" w:rsidP="00DB4C27">
+    <w:p w14:paraId="5E23C18D" w14:textId="1010CE25" w:rsidR="00CA7138" w:rsidRPr="008E5CCC" w:rsidRDefault="00420BAA" w:rsidP="00DB4C27">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Enviado</w:t>
       </w:r>
-      <w:r w:rsidR="008E5CCC" w:rsidRPr="008E5CCC">
+      <w:r w:rsidR="00200108">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dd/mm/aaaa</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00851CD4" w:rsidRPr="008E5CCC">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5CCC" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> dd/mm/aaaa</w:t>
+      </w:r>
+      <w:r w:rsidR="00851CD4" w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC52B52" w14:textId="77777777" w:rsidR="00420BAA" w:rsidRPr="008E5CCC" w:rsidRDefault="00420BAA" w:rsidP="00DB4C27">
+    <w:p w14:paraId="1CC52B52" w14:textId="6FC123E6" w:rsidR="00420BAA" w:rsidRDefault="00420BAA" w:rsidP="00DB4C27">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aprobado </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E5CCC" w:rsidRPr="008E5CCC">
+        <w:t>Aprobado</w:t>
+      </w:r>
+      <w:r w:rsidR="00200108">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E5CCC" w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>dd/mm/aaaa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531BAE3F" w14:textId="77777777" w:rsidR="00636214" w:rsidRDefault="00636214" w:rsidP="00DB4C27">
+    <w:p w14:paraId="3549F2C9" w14:textId="5F8B332D" w:rsidR="006269EF" w:rsidRPr="008E5CCC" w:rsidRDefault="006269EF" w:rsidP="00DB4C27">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="006269EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">     Publicado</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DB4C27">
+        <w:t>Publicación anticipada</w:t>
+      </w:r>
+      <w:r w:rsidR="00200108">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dd/mm/aaaa</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00200108" w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dd/mm/aaaa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F88F56" w14:textId="77777777" w:rsidR="00476DEE" w:rsidRPr="008E5CCC" w:rsidRDefault="00476DEE" w:rsidP="00DB4C27">
+    <w:p w14:paraId="531BAE3F" w14:textId="7A3732AA" w:rsidR="00636214" w:rsidRDefault="00636214" w:rsidP="00DB4C27">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Publicado</w:t>
+      </w:r>
+      <w:r w:rsidR="00200108">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dd/mm/aaaa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F88F56" w14:textId="77777777" w:rsidR="00476DEE" w:rsidRPr="008E5CCC" w:rsidRDefault="00476DEE" w:rsidP="00DB4C27">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="459FB806" w14:textId="6A61B018" w:rsidR="00EC0AD5" w:rsidRPr="004B71AE" w:rsidRDefault="000B498E" w:rsidP="004B71AE">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:sz w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B71AE">
         <w:rPr>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t>TÍTULO DEL ARTÍCULO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B639998" w14:textId="10235582" w:rsidR="00EC79D9" w:rsidRPr="008E5CCC" w:rsidRDefault="000B498E" w:rsidP="00DB4C27">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -527,69 +694,81 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">imes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00476DEE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ew </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00476DEE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>oman 12, minúsculas, cursiva, negrita, centrado)</w:t>
+        <w:t>oman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00476DEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12, minúsculas, cursiva, negrita, centrado)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B44AFF4" w14:textId="77777777" w:rsidR="000B498E" w:rsidRPr="008E5CCC" w:rsidRDefault="000B498E" w:rsidP="00DB4C27">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -612,189 +791,221 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008E5CCC">
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, centrado, interlineado sencillo):</w:t>
       </w:r>
       <w:r w:rsidR="00EC0AD5" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad. País. (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12,</w:t>
       </w:r>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> normal, </w:t>
       </w:r>
       <w:r w:rsidR="006630F6" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>centrado</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="151F189B" w14:textId="74F60067" w:rsidR="00EC0AD5" w:rsidRPr="008E5CCC" w:rsidRDefault="000B498E" w:rsidP="00DB4C27">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:hyperlink r:id="rId11" w:history="1">
           <w:r w:rsidRPr="004B71AE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="0000FF"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:u w:val="single"/>
               <w:lang w:eastAsia="es-ES"/>
             </w:rPr>
             <w:t>correoelectronico@dominio.com</w:t>
           </w:r>
         </w:hyperlink>
       </w:hyperlink>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64FFBA9D" w14:textId="77777777" w:rsidR="000B498E" w:rsidRPr="008E5CCC" w:rsidRDefault="000B498E" w:rsidP="00DB4C27">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, </w:t>
       </w:r>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">normal, </w:t>
       </w:r>
       <w:r w:rsidR="006630F6" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>centrado</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
@@ -816,176 +1027,208 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nombre y apellidos del 2º autor (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008E5CCC">
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="006630F6" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>centrado</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, interlineado sencillo): </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad. País. (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, </w:t>
       </w:r>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">normal, </w:t>
       </w:r>
       <w:r w:rsidR="006630F6" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>centrado</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E611A4C" w14:textId="77777777" w:rsidR="000B498E" w:rsidRPr="008E5CCC" w:rsidRDefault="000B498E" w:rsidP="00DB4C27">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:hyperlink r:id="rId13" w:history="1">
           <w:r w:rsidRPr="004B71AE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="0000FF"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:u w:val="single"/>
               <w:lang w:eastAsia="es-ES"/>
             </w:rPr>
             <w:t>correoelectronico@dominio.com</w:t>
           </w:r>
         </w:hyperlink>
       </w:hyperlink>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12</w:t>
       </w:r>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, normal, centrado</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, interlineado sencillo como </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
@@ -1060,144 +1303,204 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Cómo citar el artículo: </w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>(NORMA APA 7ª)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357333D1" w14:textId="09C6A6CA" w:rsidR="004249C2" w:rsidRPr="004249C2" w:rsidRDefault="004249C2" w:rsidP="004249C2">
+    <w:p w14:paraId="357333D1" w14:textId="2EFB54DB" w:rsidR="004249C2" w:rsidRPr="004249C2" w:rsidRDefault="004249C2" w:rsidP="004249C2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, N. y Apellido </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, N</w:t>
+      </w:r>
+      <w:r w:rsidR="00480DB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>ombre</w:t>
+      </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:t xml:space="preserve"> y Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004249C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>, N. (año).</w:t>
+        <w:t>, N</w:t>
+      </w:r>
+      <w:r w:rsidR="00480DB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>ombre</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (año).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004249C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Título del artículo. </w:t>
+        <w:t>Título del artículo</w:t>
+      </w:r>
+      <w:r w:rsidR="00480DB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [título traducido]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004249C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Revista de Comunicación y Salud</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
@@ -1229,150 +1532,172 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>-pp</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00282D2E">
+      <w:r w:rsidR="00B22A30" w:rsidRPr="00B22A30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00282D2E">
+      <w:r w:rsidR="00B22A30" w:rsidRPr="00B22A30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B22A30" w:rsidRPr="00B22A30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 12, justificado)</w:t>
+        <w:t>12, justificado)</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>https://doi.org/10.35669/rcys.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>año</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000F07F7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Vol</w:t>
+        <w:t>No</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00480DB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>ID</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
@@ -1491,52 +1816,57 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">o privada. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FBB15E0" w14:textId="77777777" w:rsidR="00D0431D" w:rsidRPr="006D609D" w:rsidRDefault="000600C1" w:rsidP="006D609D">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
       <w:r w:rsidRPr="006D609D">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00765D7A" w:rsidRPr="006D609D">
         <w:t>esumen</w:t>
       </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="006D609D">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="006D609D">
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="006D609D">
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D0431D" w:rsidRPr="006D609D">
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="006D609D">
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="006D609D">
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27430D31" w14:textId="77777777" w:rsidR="00D0431D" w:rsidRPr="008E5CCC" w:rsidRDefault="007D00C1" w:rsidP="003E7F0D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D00C1">
@@ -1575,878 +1905,1038 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007D00C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Metodología: </w:t>
       </w:r>
       <w:r w:rsidRPr="007D00C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
+        <w:t xml:space="preserve">texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto </w:t>
       </w:r>
       <w:r w:rsidRPr="007D00C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>normal, texto normal, texto normal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D00C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007D00C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Resultados: </w:t>
       </w:r>
       <w:r w:rsidRPr="007D00C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, </w:t>
       </w:r>
       <w:r w:rsidRPr="007D00C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Discusión: </w:t>
       </w:r>
       <w:r w:rsidRPr="007D00C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">texto normal, texto normal, </w:t>
+        <w:t>texto normal, texto normal, texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
       </w:r>
       <w:r w:rsidRPr="007D00C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D00C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusiones: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D00C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
         <w:t>texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
       </w:r>
       <w:r w:rsidRPr="007D00C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D0431D" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, 12, normal, </w:t>
       </w:r>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">justificado, </w:t>
       </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="525DC9F8" w14:textId="77777777" w:rsidR="002A49AC" w:rsidRPr="006D609D" w:rsidRDefault="0059634B" w:rsidP="006D609D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D609D">
+    <w:p w14:paraId="525DC9F8" w14:textId="77777777" w:rsidR="002A49AC" w:rsidRPr="001900C3" w:rsidRDefault="0059634B" w:rsidP="001900C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rStyle w:val="Ttulo2Car"/>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
-      <w:r w:rsidR="000600C1" w:rsidRPr="006D609D">
+      <w:r w:rsidR="000600C1" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rStyle w:val="Ttulo2Car"/>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00D0431D" w:rsidRPr="006D609D">
+      <w:r w:rsidR="00D0431D" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DB4C27" w:rsidRPr="006D609D">
-[...2 lines deleted...]
-      <w:r w:rsidR="00D0431D" w:rsidRPr="006D609D">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D0431D" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
-      <w:r w:rsidR="00DB4C27" w:rsidRPr="006D609D">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
-      <w:r w:rsidR="00D0431D" w:rsidRPr="006D609D">
+      <w:r w:rsidR="00D0431D" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
-      <w:r w:rsidR="002A49AC" w:rsidRPr="006D609D">
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731A1FA2" w14:textId="77777777" w:rsidR="00D0431D" w:rsidRPr="00DB4C27" w:rsidRDefault="00F92B25" w:rsidP="003E7F0D">
+    <w:p w14:paraId="731A1FA2" w14:textId="77777777" w:rsidR="00D0431D" w:rsidRPr="001900C3" w:rsidRDefault="00F92B25" w:rsidP="003E7F0D">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">palabra, palabra, palabra, palabra, palabra. </w:t>
       </w:r>
-      <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
+      <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DB4C27">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
         <w:t>, 12, normal, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3C834F" w14:textId="77777777" w:rsidR="008762B3" w:rsidRPr="006D609D" w:rsidRDefault="0021137B" w:rsidP="006D609D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D609D">
+    <w:p w14:paraId="4C3C834F" w14:textId="77777777" w:rsidR="008762B3" w:rsidRPr="001900C3" w:rsidRDefault="0021137B" w:rsidP="001900C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rStyle w:val="Ttulo2Car"/>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
-      <w:r w:rsidR="00D0431D" w:rsidRPr="006D609D">
+      <w:r w:rsidR="00D0431D" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00DB4C27" w:rsidRPr="006D609D">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00DB4C27" w:rsidRPr="006D609D">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D0431D" w:rsidRPr="006D609D">
+      <w:r w:rsidR="00D0431D" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
-      <w:r w:rsidR="00DB4C27" w:rsidRPr="006D609D">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
-      <w:r w:rsidR="00D0431D" w:rsidRPr="006D609D">
+      <w:r w:rsidR="00D0431D" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48865879" w14:textId="77777777" w:rsidR="00EC1DF0" w:rsidRPr="00EC1DF0" w:rsidRDefault="00EC1DF0" w:rsidP="00EC1DF0">
+    <w:p w14:paraId="48865879" w14:textId="77777777" w:rsidR="00EC1DF0" w:rsidRPr="001900C3" w:rsidRDefault="00EC1DF0" w:rsidP="00EC1DF0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC1DF0">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC1DF0">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC1DF0">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC1DF0">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC1DF0">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC1DF0">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Methodology</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC1DF0">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC1DF0">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC1DF0">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC1DF0">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Results</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC1DF0">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC1DF0">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, nota a pie de página, texto normal, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC1DF0">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC1DF0">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC1DF0">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>texto normal, texto normal, texto normal, texto normal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC1DF0">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC1DF0">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Conclusions</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC1DF0">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC1DF0">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC1DF0">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC1DF0">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC1DF0">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64FCED93" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="006A3A33" w:rsidRDefault="00EC1DF0" w:rsidP="00EC1DF0">
+    <w:p w14:paraId="64FCED93" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="001900C3" w:rsidRDefault="00EC1DF0" w:rsidP="00EC1DF0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC1DF0">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A49AC" w:rsidRPr="006A3A33">
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DB4C27" w:rsidRPr="006A3A33">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidR="002A49AC" w:rsidRPr="006A3A33">
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, 12, normal, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B80B2F" w:rsidRPr="006A3A33">
+      <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B80B2F" w:rsidRPr="006A3A33">
+      <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002A49AC" w:rsidRPr="006A3A33">
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>interlineado</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002A49AC" w:rsidRPr="006A3A33">
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002A49AC" w:rsidRPr="006A3A33">
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>sencillo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002A49AC" w:rsidRPr="006A3A33">
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56331584" w14:textId="77777777" w:rsidR="00EC79D9" w:rsidRPr="00DB4C27" w:rsidRDefault="00ED42EF" w:rsidP="006D609D">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="56331584" w14:textId="77777777" w:rsidR="00EC79D9" w:rsidRPr="001900C3" w:rsidRDefault="00ED42EF" w:rsidP="001900C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4C27">
-        <w:rPr>
+      <w:r w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Key</w:t>
       </w:r>
-      <w:r w:rsidR="00EC79D9" w:rsidRPr="00DB4C27">
-        <w:rPr>
+      <w:r w:rsidR="00EC79D9" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">words: </w:t>
       </w:r>
-      <w:r w:rsidR="002A49AC" w:rsidRPr="00DB4C27">
-        <w:rPr>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DB4C27">
-        <w:rPr>
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidR="002A49AC" w:rsidRPr="00DB4C27">
-        <w:rPr>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002A49AC" w:rsidRPr="00DB4C27">
-        <w:rPr>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>negrita</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002A49AC" w:rsidRPr="00DB4C27">
-        <w:rPr>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00DB4C27" w:rsidRPr="00DB4C27">
-        <w:rPr>
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002A49AC" w:rsidRPr="00DB4C27">
-        <w:rPr>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002A49AC" w:rsidRPr="00DB4C27">
-        <w:rPr>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>interlineado</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002A49AC" w:rsidRPr="00DB4C27">
-        <w:rPr>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002A49AC" w:rsidRPr="00DB4C27">
-        <w:rPr>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>sencillo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002A49AC" w:rsidRPr="00DB4C27">
-        <w:rPr>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CD3F20" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="003E7F0D" w:rsidRDefault="00F92B25" w:rsidP="00DB4C27">
+    <w:p w14:paraId="00CD3F20" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="001900C3" w:rsidRDefault="00F92B25" w:rsidP="00DB4C27">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>word, word, word, word, word</w:t>
       </w:r>
-      <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
+      <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
+      <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
+      <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DB4C27">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, 12, normal, justificado, interlineado sencillo) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CFB5DC1" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="003E7F0D" w:rsidRDefault="00651400" w:rsidP="00077B16">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>INTRODUCCIÓN</w:t>
       </w:r>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidR="00F92B25" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -2467,52 +2957,63 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, sangría primera línea 0,5 cm, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2613D318" w14:textId="77777777" w:rsidR="004E1416" w:rsidRPr="003E7F0D" w:rsidRDefault="0042422D" w:rsidP="00DB4C27">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cita textual de</w:t>
@@ -3632,51 +4133,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="08660EB0" w14:textId="77777777" w:rsidR="0042422D" w:rsidRPr="008E5CCC" w:rsidRDefault="0042422D" w:rsidP="00DB4C27">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cita indirecta en el texto normal. </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuando se parafrasea o se hace alusión a ideas de otro trabajo, se </w:t>
       </w:r>
       <w:r w:rsidR="008215A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>debe</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4397,115 +4897,129 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284CB109" w14:textId="77777777" w:rsidR="003E7F0D" w:rsidRPr="00FF6725" w:rsidRDefault="007A485D" w:rsidP="007A3280">
+    <w:p w14:paraId="284CB109" w14:textId="77777777" w:rsidR="003E7F0D" w:rsidRPr="00FF6725" w:rsidRDefault="007A485D" w:rsidP="00B50A25">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:t xml:space="preserve">Título de 2º nivel. (Numeración en arábigo, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:t>, 12, negrita, justificado interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21306237" w14:textId="77777777" w:rsidR="007A485D" w:rsidRPr="00077B16" w:rsidRDefault="007A485D" w:rsidP="007A3280">
+    <w:p w14:paraId="21306237" w14:textId="77777777" w:rsidR="007A485D" w:rsidRPr="00077B16" w:rsidRDefault="007A485D" w:rsidP="00B50A25">
       <w:pPr>
         <w:pStyle w:val="Ttulo4"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00077B16">
         <w:t xml:space="preserve">Título de tercer nivel y sucesivos. (Numeración en arábigo, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="00077B16">
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="00077B16">
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00785946" w:rsidRPr="00077B16">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00077B16">
         <w:t>12, negrita, sangría izquierda a 1,25 cm</w:t>
       </w:r>
       <w:r w:rsidR="008215A1" w:rsidRPr="00077B16">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00077B16">
         <w:t>, justificado e interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58349772" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="008E5CCC" w:rsidRDefault="00680741" w:rsidP="0073228D">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>OBJETIVOS (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -4526,100 +5040,119 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, sangría primera línea 0,5 cm</w:t>
       </w:r>
       <w:r w:rsidR="008215A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23589B3F" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="003E7F0D" w:rsidRDefault="00680741" w:rsidP="0073228D">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>METODOLOGÍA (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -4640,124 +5173,169 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, sangría primera línea 0,5 cm, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CFFB721" w14:textId="307AF4FF" w:rsidR="00680741" w:rsidRPr="0065441A" w:rsidRDefault="0065441A" w:rsidP="00FF6725">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Figura 1. </w:t>
       </w:r>
       <w:r w:rsidRPr="0065441A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>(Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">(Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0065441A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, negrita, alineado a la izquierda</w:t>
       </w:r>
       <w:r w:rsidRPr="0065441A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="0065441A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Título de la fotografía. (Times New Roman, 12, cursiva, </w:t>
+        <w:t xml:space="preserve"> Título de la fotografía. (Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0065441A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0065441A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 12, cursiva, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>alineado a la izquierda</w:t>
       </w:r>
       <w:r w:rsidRPr="0065441A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="0065441A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
@@ -4779,51 +5357,51 @@
       <w:r w:rsidR="004B71AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C7E674D" wp14:editId="6D06947A">
             <wp:extent cx="3148330" cy="1799590"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="il_fi"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="il_fi"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3148330" cy="1799590"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -4855,59 +5433,70 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008E5CCC">
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="0065441A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>alineado a la izquierda</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
@@ -4918,94 +5507,113 @@
       <w:r w:rsidR="004B71AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Texto</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 12, cursiva, centrado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A511F97" w14:textId="6E5B3028" w:rsidR="00680741" w:rsidRPr="00EB5662" w:rsidRDefault="00680741" w:rsidP="0073228D">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>DISCUSIÓN</w:t>
       </w:r>
       <w:r w:rsidR="007A3280">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -5026,178 +5634,232 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, sangría primera línea 0,5 cm, in</w:t>
       </w:r>
       <w:r w:rsidR="00EB5662">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>terlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E41390" w14:textId="5EC29BAD" w:rsidR="00EB5662" w:rsidRDefault="006A3A33" w:rsidP="004D6E8A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="004B71AE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="576FBD66" wp14:editId="0EE1EE45">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="576FBD66" wp14:editId="746EEE2D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1529080</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>511175</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3051175" cy="1533525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="3" name="Gráfico 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Gráfico 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3051175" cy="1533525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00EB5662" w:rsidRPr="00EB5662">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Figura 2. (Times New Roman, 12, negrita, centrado, interlineado sencillo)</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Figura 2. (Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EB5662" w:rsidRPr="00EB5662">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EB5662" w:rsidRPr="00EB5662">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, 12, negrita, centrado, interlineado sencillo)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5662" w:rsidRPr="00EB5662">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Título del gráfico. (Times New Roman, 12, cursiva, centrado, interlineado sencillo)</w:t>
+        <w:t xml:space="preserve"> Título del gráfico. (Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EB5662" w:rsidRPr="00EB5662">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EB5662" w:rsidRPr="00EB5662">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, 12, cursiva, centrado, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidR="00EB5662" w:rsidRPr="00EB5662">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="79CF7106" w14:textId="77777777" w:rsidR="00EB5662" w:rsidRDefault="00EB5662" w:rsidP="00EB5662">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
@@ -5285,148 +5947,181 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008E5CCC">
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>, 12, negrita, centrado, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B71AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Texto</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 12, cursiva, centrado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF0D11F" w14:textId="77777777" w:rsidR="0042422D" w:rsidRPr="008E5CCC" w:rsidRDefault="0042422D" w:rsidP="00DB4C27">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, sangría primera línea 0,5 cm, in</w:t>
       </w:r>
       <w:r w:rsidR="00D42416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>terlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="379369B4" w14:textId="77777777" w:rsidR="007A485D" w:rsidRDefault="007A485D" w:rsidP="007A3280">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -5443,110 +6138,133 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabla 1. </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008E5CCC">
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidR="00D42416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Título tabla. (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 12, cursiva, centrado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4403" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -6623,97 +7341,119 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008E5CCC">
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>, 12, negrita, centrado, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A3280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Texto</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 12, cursiva, centrado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D454EFE" w14:textId="77777777" w:rsidR="002755EA" w:rsidRPr="002755EA" w:rsidRDefault="002755EA" w:rsidP="002F13BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6721,52 +7461,60 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El diseño de las tablas debe incluir todos los bordes, debe estar claramente definida cada columna y fila</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26F43D1E" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="002F13BD" w:rsidRDefault="00680741" w:rsidP="0073228D">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>CONCLUSIONES (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -6805,52 +7553,63 @@
       <w:r w:rsidR="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Time</w:t>
       </w:r>
       <w:r w:rsidR="00894D4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, sangría primera línea 0,5 cm, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A92C104" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="002F13BD" w:rsidRDefault="00680741" w:rsidP="0073228D">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCIAS </w:t>
       </w:r>
       <w:r w:rsidR="00CD54D3" w:rsidRPr="008E5CCC">
@@ -6859,52 +7618,60 @@
         </w:rPr>
         <w:t xml:space="preserve">(APA </w:t>
       </w:r>
       <w:r w:rsidR="00AE5C25" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00CD54D3" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ª Edición). </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -6925,52 +7692,63 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, 12, normal, justificado, sangría </w:t>
       </w:r>
       <w:r w:rsidR="00CD54D3" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>francesa</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
@@ -7012,196 +7790,170 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, sangría francesa 0,5 cm</w:t>
       </w:r>
       <w:r w:rsidR="00894D4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70BE9FE4" w14:textId="77777777" w:rsidR="00D64BB2" w:rsidRPr="002F13BD" w:rsidRDefault="00D64BB2" w:rsidP="0073228D">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk77869444"/>
       <w:r w:rsidRPr="008E5CCC">
-        <w:lastRenderedPageBreak/>
         <w:t>CONTRIBUCIONES DE AUTORES, FINANCIACIÓN Y AGRADECIMIENTOS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="5C08D168" w14:textId="1C355455" w:rsidR="002F13BD" w:rsidRPr="002F13BD" w:rsidRDefault="002F13BD" w:rsidP="002F13BD">
+    <w:p w14:paraId="5C08D168" w14:textId="77777777" w:rsidR="002F13BD" w:rsidRPr="002F13BD" w:rsidRDefault="002F13BD" w:rsidP="002F13BD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk77869505"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Conceptualización:</w:t>
       </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>, Nombre</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C06A3C">
+        <w:t xml:space="preserve">, Nombre, Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>;</w:t>
-      </w:r>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Apellido </w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> Apellido </w:t>
+        <w:t xml:space="preserve">, Nombre y Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, Nombre. </w:t>
       </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -7216,87 +7968,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>, Nombre</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Apellido </w:t>
+        <w:t xml:space="preserve">, Nombre, y Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, Nombre. </w:t>
       </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -7350,69 +8066,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>, Nombre y</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Apellido </w:t>
+        <w:t xml:space="preserve">, Nombre y Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, Nombre. </w:t>
       </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -7427,69 +8125,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>, Nombre y</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Apellido </w:t>
+        <w:t xml:space="preserve">, Nombre y Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, Nombre. </w:t>
       </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -7776,131 +8456,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Financiación</w:t>
       </w:r>
       <w:r w:rsidR="00CB0F26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Esta investigación no/sí </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>recibió financiamiento externo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637C36CA" w14:textId="5D013FC4" w:rsidR="00574474" w:rsidRPr="008E5CCC" w:rsidRDefault="00574474" w:rsidP="00DB4C27">
+    <w:p w14:paraId="637C36CA" w14:textId="77777777" w:rsidR="00574474" w:rsidRPr="008E5CCC" w:rsidRDefault="00574474" w:rsidP="00DB4C27">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agradecimientos</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...24 lines deleted...]
-        <w:t>El presente texto nace en el marco de un proyecto CONCILIUM (931.791) de la Universidad Complutense de Madrid, “Validación de modelos de comunicación, empresas, redes sociales y género”</w:t>
+        <w:t>: El presente texto nace en el marco de un proyecto CONCILIUM (931.791) de la Universidad Complutense de Madrid, “Validación de modelos de comunicación, empresas, redes sociales y género”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F4EDE31" w14:textId="77777777" w:rsidR="00574474" w:rsidRPr="002F13BD" w:rsidRDefault="00574474" w:rsidP="002F13BD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conflicto de intereses</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="7FAECC79" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="007A3280" w:rsidRDefault="002F13BD" w:rsidP="007A3280">
+    <w:p w14:paraId="7FAECC79" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="007A3280" w:rsidRDefault="002F13BD" w:rsidP="00B50A25">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
       </w:pPr>
       <w:r w:rsidRPr="007A3280">
         <w:t>AUTORES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE73384" w14:textId="77777777" w:rsidR="00CD54D3" w:rsidRPr="008E5CCC" w:rsidRDefault="00CD54D3" w:rsidP="002F13BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -7915,94 +8570,96 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008E5CCC">
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>, 12, negrita, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B04F02" w14:textId="4182F7D1" w:rsidR="00EC1DF0" w:rsidRDefault="00EC1DF0" w:rsidP="002F13BD">
+    <w:p w14:paraId="13B04F02" w14:textId="77777777" w:rsidR="00EC1DF0" w:rsidRDefault="00EC1DF0" w:rsidP="002F13BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Filiación</w:t>
       </w:r>
-      <w:r w:rsidR="00753C5E">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6DD3C389" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="008E5CCC" w:rsidRDefault="00CD54D3" w:rsidP="002F13BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Currículum vitae reducido</w:t>
       </w:r>
       <w:r w:rsidR="00DB27FC">
@@ -8017,87 +8674,98 @@
       <w:r w:rsidR="00680741" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00680741" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00680741" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7001475E" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="00753C5E" w:rsidRDefault="00C05D9C" w:rsidP="002F13BD">
+    <w:p w14:paraId="7001475E" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="00A11331" w:rsidRDefault="00C05D9C" w:rsidP="002F13BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00753C5E">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00A11331">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>correoelectronico@dominio.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00753C5E">
+      <w:r w:rsidRPr="00A11331">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  en la línea siguiente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1BD0DD" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="002E1569" w:rsidRDefault="00C05D9C" w:rsidP="00C05D9C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1569">
@@ -8334,52 +9002,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Anexo (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -8415,121 +9095,131 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65F2892F" w14:textId="77777777" w:rsidR="003610B0" w:rsidRPr="008E5CCC" w:rsidRDefault="003610B0" w:rsidP="00DB4C27">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2485AF89" w14:textId="77777777" w:rsidR="009012A1" w:rsidRPr="008E5CCC" w:rsidRDefault="009012A1" w:rsidP="00DB4C27">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009012A1" w:rsidRPr="008E5CCC" w:rsidSect="00D364A5">
-[...4 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId20"/>
+    <w:sectPr w:rsidR="009012A1" w:rsidRPr="008E5CCC" w:rsidSect="00AF122E">
+      <w:headerReference w:type="even" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="1135" w:right="1418" w:bottom="993" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1272" w:right="1418" w:bottom="993" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49EB11B1" w14:textId="77777777" w:rsidR="008E12EB" w:rsidRDefault="008E12EB" w:rsidP="002A24F9">
+    <w:p w14:paraId="76EE2E64" w14:textId="77777777" w:rsidR="006A559C" w:rsidRDefault="006A559C" w:rsidP="002A24F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="147B52BA" w14:textId="77777777" w:rsidR="008E12EB" w:rsidRDefault="008E12EB" w:rsidP="002A24F9">
+    <w:p w14:paraId="24393959" w14:textId="77777777" w:rsidR="006A559C" w:rsidRDefault="006A559C" w:rsidP="002A24F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8549,51 +9239,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="567CD29E" w14:textId="77777777" w:rsidR="00EE45E5" w:rsidRPr="00765C07" w:rsidRDefault="00EE45E5" w:rsidP="00EE45E5">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -8609,64 +9298,68 @@
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00765C07">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00C05D9C" w:rsidRPr="00765C07">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00765C07">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0DA8D2F7" w14:textId="77777777" w:rsidR="00EE45E5" w:rsidRPr="00765C07" w:rsidRDefault="008D304D" w:rsidP="00EE45E5">
+  <w:p w14:paraId="0DA8D2F7" w14:textId="77777777" w:rsidR="00EE45E5" w:rsidRPr="00AF122E" w:rsidRDefault="008D304D" w:rsidP="00EE45E5">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00765C07">
+    <w:r w:rsidRPr="00AF122E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Pie de página lo coloca el editor</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67B16240" w14:textId="77777777" w:rsidR="00C7534B" w:rsidRPr="006564D2" w:rsidRDefault="00C7534B" w:rsidP="00C7534B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006564D2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006564D2">
@@ -8712,61 +9405,61 @@
       </w:rPr>
       <w:t>Pie de página lo coloca el editor</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31F47954" w14:textId="77777777" w:rsidR="007375EB" w:rsidRPr="00F64F6D" w:rsidRDefault="007375EB" w:rsidP="00F64F6D">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76AFCC5F" w14:textId="77777777" w:rsidR="008E12EB" w:rsidRDefault="008E12EB" w:rsidP="002A24F9">
+    <w:p w14:paraId="17C06C57" w14:textId="77777777" w:rsidR="006A559C" w:rsidRDefault="006A559C" w:rsidP="002A24F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28A463C0" w14:textId="77777777" w:rsidR="008E12EB" w:rsidRDefault="008E12EB" w:rsidP="002A24F9">
+    <w:p w14:paraId="100623C5" w14:textId="77777777" w:rsidR="006A559C" w:rsidRDefault="006A559C" w:rsidP="002A24F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="474F7923" w14:textId="77777777" w:rsidR="000B498E" w:rsidRPr="004249C2" w:rsidRDefault="000B498E" w:rsidP="000B498E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004249C2">
@@ -8803,124 +9496,142 @@
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Breve reseña curricular de 3 líneas (</w:t>
       </w:r>
       <w:r w:rsidR="003E7F0D" w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New Roman </w:t>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003E7F0D" w:rsidRPr="004249C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003E7F0D" w:rsidRPr="004249C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>10, justificado, interlineado sencillo).</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4EA8F3F7" w14:textId="41846186" w:rsidR="00D364A5" w:rsidRPr="00765C07" w:rsidRDefault="00EE45E5" w:rsidP="00765C07">
+  <w:p w14:paraId="4EA8F3F7" w14:textId="41846186" w:rsidR="00D364A5" w:rsidRPr="00AF122E" w:rsidRDefault="00EE45E5" w:rsidP="00765C07">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00765C07">
+    <w:r w:rsidRPr="00AF122E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Título del artículo</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C587B04" w14:textId="77777777" w:rsidR="00C7534B" w:rsidRPr="00A207A8" w:rsidRDefault="002F13BD" w:rsidP="00C7534B">
+  <w:p w14:paraId="2C587B04" w14:textId="77777777" w:rsidR="00C7534B" w:rsidRPr="00AF122E" w:rsidRDefault="002F13BD" w:rsidP="00C7534B">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00AF122E">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Nombre y Apellidos de los autores</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02D716A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B04E7D6"/>
     <w:lvl w:ilvl="0" w:tplc="E9702B3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -10412,66 +11123,67 @@
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68E01C43"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E110B2B4"/>
+    <w:tmpl w:val="E0A46D2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Ttulo3"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1224" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
@@ -10899,280 +11611,291 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1262033985">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="281035560">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="582757393">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="962149846">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1758600881">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="290357054">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F02579"/>
     <w:rsid w:val="00037C64"/>
     <w:rsid w:val="0004576B"/>
     <w:rsid w:val="00047CB7"/>
     <w:rsid w:val="000600C1"/>
+    <w:rsid w:val="000602F7"/>
     <w:rsid w:val="00077B16"/>
-    <w:rsid w:val="0009693D"/>
     <w:rsid w:val="000A64FA"/>
     <w:rsid w:val="000B498E"/>
     <w:rsid w:val="000C1C91"/>
-    <w:rsid w:val="000F07F7"/>
     <w:rsid w:val="000F33AF"/>
+    <w:rsid w:val="001308C7"/>
     <w:rsid w:val="00153170"/>
     <w:rsid w:val="00171413"/>
+    <w:rsid w:val="001900C3"/>
     <w:rsid w:val="00196173"/>
     <w:rsid w:val="001A76B6"/>
     <w:rsid w:val="001A7DA7"/>
     <w:rsid w:val="001D0517"/>
     <w:rsid w:val="001F26C5"/>
+    <w:rsid w:val="00200108"/>
     <w:rsid w:val="0021137B"/>
     <w:rsid w:val="0022406B"/>
     <w:rsid w:val="00231753"/>
     <w:rsid w:val="002340B0"/>
+    <w:rsid w:val="002606E0"/>
     <w:rsid w:val="00273543"/>
+    <w:rsid w:val="0027413C"/>
     <w:rsid w:val="002755EA"/>
-    <w:rsid w:val="00282D2E"/>
     <w:rsid w:val="00283902"/>
+    <w:rsid w:val="00294274"/>
     <w:rsid w:val="002A24F9"/>
     <w:rsid w:val="002A49AC"/>
     <w:rsid w:val="002C089D"/>
     <w:rsid w:val="002C2691"/>
     <w:rsid w:val="002E1569"/>
     <w:rsid w:val="002F13BD"/>
     <w:rsid w:val="00303E30"/>
     <w:rsid w:val="00354A59"/>
     <w:rsid w:val="003610B0"/>
     <w:rsid w:val="00361A5C"/>
     <w:rsid w:val="003811FE"/>
     <w:rsid w:val="00385459"/>
     <w:rsid w:val="00385F1E"/>
     <w:rsid w:val="00386A09"/>
     <w:rsid w:val="003A4D50"/>
     <w:rsid w:val="003A7845"/>
     <w:rsid w:val="003E3F04"/>
     <w:rsid w:val="003E7F0D"/>
     <w:rsid w:val="00411150"/>
     <w:rsid w:val="00420BAA"/>
     <w:rsid w:val="0042422D"/>
     <w:rsid w:val="004249C2"/>
     <w:rsid w:val="00450638"/>
-    <w:rsid w:val="00463CDD"/>
+    <w:rsid w:val="004637B0"/>
     <w:rsid w:val="00473527"/>
     <w:rsid w:val="00476DEE"/>
+    <w:rsid w:val="00480DB2"/>
     <w:rsid w:val="0049584C"/>
     <w:rsid w:val="004A681B"/>
     <w:rsid w:val="004B71AE"/>
     <w:rsid w:val="004D5E6C"/>
     <w:rsid w:val="004D6E8A"/>
     <w:rsid w:val="004E1416"/>
     <w:rsid w:val="004E63AC"/>
     <w:rsid w:val="004E7C10"/>
     <w:rsid w:val="00505A34"/>
     <w:rsid w:val="00525986"/>
     <w:rsid w:val="00566365"/>
     <w:rsid w:val="00567724"/>
     <w:rsid w:val="00574474"/>
     <w:rsid w:val="0059634B"/>
     <w:rsid w:val="00614AC7"/>
+    <w:rsid w:val="006269EF"/>
+    <w:rsid w:val="00634428"/>
     <w:rsid w:val="00636214"/>
-    <w:rsid w:val="00642220"/>
     <w:rsid w:val="006432AA"/>
     <w:rsid w:val="00651400"/>
     <w:rsid w:val="0065441A"/>
     <w:rsid w:val="006564D2"/>
     <w:rsid w:val="006606AB"/>
     <w:rsid w:val="006630F6"/>
     <w:rsid w:val="00680741"/>
-    <w:rsid w:val="00692CAD"/>
     <w:rsid w:val="006A1D8D"/>
     <w:rsid w:val="006A3A33"/>
+    <w:rsid w:val="006A559C"/>
     <w:rsid w:val="006B1041"/>
     <w:rsid w:val="006D609D"/>
+    <w:rsid w:val="006F6D76"/>
+    <w:rsid w:val="00703334"/>
     <w:rsid w:val="00715640"/>
     <w:rsid w:val="00717E5B"/>
     <w:rsid w:val="00731768"/>
     <w:rsid w:val="0073228D"/>
     <w:rsid w:val="007375EB"/>
     <w:rsid w:val="00750081"/>
-    <w:rsid w:val="00753C5E"/>
     <w:rsid w:val="00757EB4"/>
     <w:rsid w:val="00764E09"/>
     <w:rsid w:val="00765C07"/>
     <w:rsid w:val="00765D7A"/>
     <w:rsid w:val="0077745D"/>
     <w:rsid w:val="007818B0"/>
     <w:rsid w:val="00785946"/>
     <w:rsid w:val="007860DA"/>
     <w:rsid w:val="0078691B"/>
     <w:rsid w:val="00787BD3"/>
     <w:rsid w:val="007A3280"/>
     <w:rsid w:val="007A485D"/>
     <w:rsid w:val="007D00C1"/>
     <w:rsid w:val="007D7B9E"/>
     <w:rsid w:val="007F3BA0"/>
     <w:rsid w:val="007F6673"/>
     <w:rsid w:val="007F7543"/>
     <w:rsid w:val="008215A1"/>
     <w:rsid w:val="00831AC3"/>
     <w:rsid w:val="00844CBD"/>
     <w:rsid w:val="00851368"/>
     <w:rsid w:val="00851CD4"/>
     <w:rsid w:val="008546AC"/>
     <w:rsid w:val="008762B3"/>
     <w:rsid w:val="00894D4A"/>
     <w:rsid w:val="008B43E0"/>
     <w:rsid w:val="008C3D71"/>
     <w:rsid w:val="008C4486"/>
     <w:rsid w:val="008D304D"/>
-    <w:rsid w:val="008E12EB"/>
     <w:rsid w:val="008E5CCC"/>
     <w:rsid w:val="00900F26"/>
     <w:rsid w:val="009012A1"/>
     <w:rsid w:val="00907097"/>
     <w:rsid w:val="00912FA4"/>
     <w:rsid w:val="00922108"/>
     <w:rsid w:val="00984B11"/>
     <w:rsid w:val="00997F57"/>
     <w:rsid w:val="009F5A39"/>
     <w:rsid w:val="00A0413B"/>
+    <w:rsid w:val="00A11331"/>
     <w:rsid w:val="00A17720"/>
     <w:rsid w:val="00A207A8"/>
     <w:rsid w:val="00A27B36"/>
     <w:rsid w:val="00A32429"/>
+    <w:rsid w:val="00A400B7"/>
     <w:rsid w:val="00A533F8"/>
     <w:rsid w:val="00A576DC"/>
     <w:rsid w:val="00A64ABC"/>
     <w:rsid w:val="00AB10FC"/>
     <w:rsid w:val="00AE5C25"/>
+    <w:rsid w:val="00AF122E"/>
+    <w:rsid w:val="00B22A30"/>
     <w:rsid w:val="00B2669A"/>
     <w:rsid w:val="00B32E98"/>
     <w:rsid w:val="00B417A1"/>
     <w:rsid w:val="00B503BC"/>
+    <w:rsid w:val="00B50A25"/>
     <w:rsid w:val="00B5372C"/>
     <w:rsid w:val="00B80B2F"/>
     <w:rsid w:val="00B80FB2"/>
     <w:rsid w:val="00BA5A16"/>
     <w:rsid w:val="00BD29D9"/>
     <w:rsid w:val="00BF6201"/>
     <w:rsid w:val="00C05D9C"/>
-    <w:rsid w:val="00C06A3C"/>
     <w:rsid w:val="00C17C99"/>
     <w:rsid w:val="00C26FD6"/>
     <w:rsid w:val="00C3049F"/>
     <w:rsid w:val="00C34976"/>
     <w:rsid w:val="00C41E4A"/>
+    <w:rsid w:val="00C478CA"/>
+    <w:rsid w:val="00C53512"/>
     <w:rsid w:val="00C7534B"/>
     <w:rsid w:val="00CA7138"/>
     <w:rsid w:val="00CB0F26"/>
     <w:rsid w:val="00CD54D3"/>
     <w:rsid w:val="00CE2344"/>
     <w:rsid w:val="00CE3F56"/>
     <w:rsid w:val="00CF00B7"/>
     <w:rsid w:val="00CF6774"/>
     <w:rsid w:val="00D0431D"/>
     <w:rsid w:val="00D362CD"/>
     <w:rsid w:val="00D364A5"/>
-    <w:rsid w:val="00D401B5"/>
     <w:rsid w:val="00D42416"/>
     <w:rsid w:val="00D43BFD"/>
     <w:rsid w:val="00D507C7"/>
     <w:rsid w:val="00D64887"/>
     <w:rsid w:val="00D64BB2"/>
     <w:rsid w:val="00DA520D"/>
     <w:rsid w:val="00DB27FC"/>
     <w:rsid w:val="00DB418F"/>
     <w:rsid w:val="00DB4C27"/>
     <w:rsid w:val="00E11470"/>
     <w:rsid w:val="00E20D77"/>
     <w:rsid w:val="00E25EE2"/>
     <w:rsid w:val="00E652F6"/>
     <w:rsid w:val="00E6707C"/>
     <w:rsid w:val="00E75855"/>
     <w:rsid w:val="00E9232C"/>
     <w:rsid w:val="00EB5662"/>
     <w:rsid w:val="00EC0AD5"/>
     <w:rsid w:val="00EC1DF0"/>
-    <w:rsid w:val="00EC3166"/>
     <w:rsid w:val="00EC3F46"/>
     <w:rsid w:val="00EC79D9"/>
     <w:rsid w:val="00ED42EF"/>
     <w:rsid w:val="00ED76A9"/>
     <w:rsid w:val="00EE45E5"/>
     <w:rsid w:val="00EF5CC4"/>
     <w:rsid w:val="00EF68CA"/>
     <w:rsid w:val="00F01C37"/>
     <w:rsid w:val="00F02579"/>
     <w:rsid w:val="00F162D8"/>
     <w:rsid w:val="00F4554A"/>
     <w:rsid w:val="00F4647E"/>
+    <w:rsid w:val="00F50691"/>
     <w:rsid w:val="00F64F6D"/>
     <w:rsid w:val="00F664D0"/>
     <w:rsid w:val="00F82839"/>
     <w:rsid w:val="00F92B25"/>
     <w:rsid w:val="00F978DC"/>
     <w:rsid w:val="00FD5156"/>
     <w:rsid w:val="00FF6725"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -11619,53 +12342,58 @@
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006D609D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120" w:after="120"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="007A3280"/>
+    <w:rsid w:val="00B50A25"/>
     <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="13"/>
+      </w:numPr>
       <w:spacing w:before="220" w:beforeAutospacing="1" w:after="220" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="426"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Ttulo3"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo4Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00077B16"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="180"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
@@ -11857,51 +12585,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="meta-date">
     <w:name w:val="meta-date"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00303E30"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
     <w:name w:val="Título 2 Car"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006D609D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="007A3280"/>
+    <w:rsid w:val="00B50A25"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00997F57"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="address">
@@ -12392,51 +13120,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1791047095">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesus.diaz@unir.net" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mbgomez@uemc.es" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectronico@dominio.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesus.diaz@unir.net" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mbgomez@uemc.es" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesus.diaz@unir.net" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mbgomez@uemc.es" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectronico@dominio.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesus.diaz@unir.net" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mbgomez@uemc.es" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12711,95 +13439,74 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA Sixth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28FDCD05-B64F-46D6-B54C-5E439794CD2D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1516</Words>
-  <Characters>8977</Characters>
+  <Words>1553</Words>
+  <Characters>8996</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>208</Lines>
-  <Paragraphs>138</Paragraphs>
+  <Lines>149</Lines>
+  <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="16" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
-      <vt:lpstr>TÍTULO DEL ARTÍCULO</vt:lpstr>
-[...13 lines deleted...]
-      <vt:lpstr>        AUTORES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10355</CharactersWithSpaces>
+  <CharactersWithSpaces>10479</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>852006</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:correoelectronico@dominio.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4915248</vt:i4>
       </vt:variant>
       <vt:variant>