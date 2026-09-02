--- v2 (2026-06-12)
+++ v3 (2026-09-02)
@@ -9,51 +9,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1D1D8443" w14:textId="24011EA7" w:rsidR="00636214" w:rsidRPr="008E5CCC" w:rsidRDefault="004B71AE" w:rsidP="00DB4C27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37ABDDFB" wp14:editId="19ADBDC1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4028440</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
@@ -279,51 +279,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ISSN: 2173-1675 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69E054D8" w14:textId="31760549" w:rsidR="00420BAA" w:rsidRPr="008E5CCC" w:rsidRDefault="00200108" w:rsidP="00DB4C27">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17B58C00" wp14:editId="5EB42BB5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17B58C00" wp14:editId="12400522">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>7620</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>49530</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="873760" cy="305435"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20208"/>
                 <wp:lineTo x="21192" y="20208"/>
                 <wp:lineTo x="21192" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="2094245192" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -473,70 +473,70 @@
       <w:r w:rsidRPr="006269EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Publicación anticipada</w:t>
       </w:r>
       <w:r w:rsidR="00200108">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00200108" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dd/mm/aaaa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531BAE3F" w14:textId="7A3732AA" w:rsidR="00636214" w:rsidRDefault="00636214" w:rsidP="00DB4C27">
+    <w:p w14:paraId="531BAE3F" w14:textId="243FAB98" w:rsidR="00636214" w:rsidRDefault="00636214" w:rsidP="00DB4C27">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">     Publicado</w:t>
+        <w:t>Publicado</w:t>
       </w:r>
       <w:r w:rsidR="00200108">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dd/mm/aaaa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67F88F56" w14:textId="77777777" w:rsidR="00476DEE" w:rsidRPr="008E5CCC" w:rsidRDefault="00476DEE" w:rsidP="00DB4C27">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
@@ -624,668 +624,642 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, MAYÚSCULAS, NEGRITA, </w:t>
       </w:r>
       <w:r w:rsidR="00EC0AD5" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CENTRADO</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570826C5" w14:textId="77777777" w:rsidR="00EC0AD5" w:rsidRPr="006D609D" w:rsidRDefault="00EC0AD5" w:rsidP="006D609D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D609D">
+    <w:p w14:paraId="6EC44980" w14:textId="59038F10" w:rsidR="000B498E" w:rsidRPr="00A612FD" w:rsidRDefault="00EC0AD5" w:rsidP="00A612FD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A612FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Título en inglés</w:t>
       </w:r>
+      <w:r w:rsidR="00A612FD" w:rsidRPr="00A612FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00476DEE" w:rsidRPr="00A612FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00476DEE" w:rsidRPr="00A612FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00476DEE" w:rsidRPr="00A612FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12, minúsculas, cursiva, negrita, centrado)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6EC44980" w14:textId="77777777" w:rsidR="000B498E" w:rsidRPr="008E5CCC" w:rsidRDefault="00476DEE" w:rsidP="00DB4C27">
-[...94 lines deleted...]
-    <w:p w14:paraId="7B44AFF4" w14:textId="77777777" w:rsidR="000B498E" w:rsidRPr="008E5CCC" w:rsidRDefault="000B498E" w:rsidP="00DB4C27">
+    <w:p w14:paraId="6B871E63" w14:textId="77777777" w:rsidR="00A612FD" w:rsidRPr="00A612FD" w:rsidRDefault="00A612FD" w:rsidP="00A612FD"/>
+    <w:p w14:paraId="7B44AFF4" w14:textId="77777777" w:rsidR="000B498E" w:rsidRPr="00A612FD" w:rsidRDefault="000B498E" w:rsidP="00DB4C27">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nombre y apellidos del autor</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00EC0AD5" w:rsidRPr="008E5CCC">
+      <w:r w:rsidR="00EC0AD5" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DB4C27">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00DB4C27">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, centrado, interlineado sencillo):</w:t>
       </w:r>
-      <w:r w:rsidR="00EC0AD5" w:rsidRPr="008E5CCC">
+      <w:r w:rsidR="00EC0AD5" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad. País. (</w:t>
       </w:r>
-      <w:r w:rsidR="00DB4C27">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00DB4C27">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12,</w:t>
       </w:r>
-      <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
+      <w:r w:rsidR="00B80B2F" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> normal, </w:t>
       </w:r>
-      <w:r w:rsidR="006630F6" w:rsidRPr="008E5CCC">
+      <w:r w:rsidR="006630F6" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>centrado</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151F189B" w14:textId="74F60067" w:rsidR="00EC0AD5" w:rsidRPr="008E5CCC" w:rsidRDefault="000B498E" w:rsidP="00DB4C27">
+    <w:p w14:paraId="151F189B" w14:textId="74F60067" w:rsidR="00EC0AD5" w:rsidRPr="00A612FD" w:rsidRDefault="000B498E" w:rsidP="00DB4C27">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:hyperlink r:id="rId11" w:history="1">
-          <w:r w:rsidRPr="004B71AE">
+          <w:r w:rsidRPr="00A612FD">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="0000FF"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:u w:val="single"/>
               <w:lang w:eastAsia="es-ES"/>
             </w:rPr>
             <w:t>correoelectronico@dominio.com</w:t>
           </w:r>
         </w:hyperlink>
       </w:hyperlink>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64FFBA9D" w14:textId="77777777" w:rsidR="000B498E" w:rsidRPr="008E5CCC" w:rsidRDefault="000B498E" w:rsidP="00DB4C27">
+    <w:p w14:paraId="64FFBA9D" w14:textId="77777777" w:rsidR="000B498E" w:rsidRPr="00A612FD" w:rsidRDefault="000B498E" w:rsidP="00DB4C27">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DB4C27">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00DB4C27">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, </w:t>
       </w:r>
-      <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
+      <w:r w:rsidR="00B80B2F" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">normal, </w:t>
       </w:r>
-      <w:r w:rsidR="006630F6" w:rsidRPr="008E5CCC">
+      <w:r w:rsidR="006630F6" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>centrado</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, interlineado sencillo).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A6FDBD" w14:textId="77777777" w:rsidR="000B498E" w:rsidRPr="008E5CCC" w:rsidRDefault="000B498E" w:rsidP="00DB4C27">
+    <w:p w14:paraId="41A6FDBD" w14:textId="77777777" w:rsidR="000B498E" w:rsidRPr="00A612FD" w:rsidRDefault="000B498E" w:rsidP="00DB4C27">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nombre y apellidos del 2º autor (</w:t>
       </w:r>
-      <w:r w:rsidR="00DB4C27">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00DB4C27">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
-      <w:r w:rsidR="006630F6" w:rsidRPr="008E5CCC">
+      <w:r w:rsidR="006630F6" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>centrado</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, interlineado sencillo): </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad. País. (</w:t>
       </w:r>
-      <w:r w:rsidR="00DB4C27">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00DB4C27">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, </w:t>
       </w:r>
-      <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
+      <w:r w:rsidR="00B80B2F" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">normal, </w:t>
       </w:r>
-      <w:r w:rsidR="006630F6" w:rsidRPr="008E5CCC">
+      <w:r w:rsidR="006630F6" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>centrado</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E611A4C" w14:textId="77777777" w:rsidR="000B498E" w:rsidRPr="008E5CCC" w:rsidRDefault="000B498E" w:rsidP="00DB4C27">
+    <w:p w14:paraId="3E611A4C" w14:textId="77777777" w:rsidR="000B498E" w:rsidRPr="00A612FD" w:rsidRDefault="000B498E" w:rsidP="00DB4C27">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:hyperlink r:id="rId13" w:history="1">
-          <w:r w:rsidRPr="004B71AE">
+          <w:r w:rsidRPr="00A612FD">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="0000FF"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:u w:val="single"/>
               <w:lang w:eastAsia="es-ES"/>
             </w:rPr>
             <w:t>correoelectronico@dominio.com</w:t>
           </w:r>
         </w:hyperlink>
       </w:hyperlink>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00DB4C27">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00DB4C27">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12</w:t>
       </w:r>
-      <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
+      <w:r w:rsidR="00B80B2F" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, normal, centrado</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, interlineado sencillo como </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>hipervínculo</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E3A98E5" w14:textId="77777777" w:rsidR="000B498E" w:rsidRPr="008E5CCC" w:rsidRDefault="000B498E" w:rsidP="00DB4C27">
+    <w:p w14:paraId="2E3A98E5" w14:textId="77777777" w:rsidR="000B498E" w:rsidRPr="00A612FD" w:rsidRDefault="000B498E" w:rsidP="00DB4C27">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y siguientes autores…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19086761" w14:textId="77777777" w:rsidR="00476DEE" w:rsidRDefault="00476DEE" w:rsidP="004249C2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1303,57 +1277,57 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Cómo citar el artículo: </w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>(NORMA APA 7ª)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357333D1" w14:textId="2EFB54DB" w:rsidR="004249C2" w:rsidRPr="004249C2" w:rsidRDefault="004249C2" w:rsidP="004249C2">
+    <w:p w14:paraId="357333D1" w14:textId="1CFECDCB" w:rsidR="004249C2" w:rsidRPr="004249C2" w:rsidRDefault="004249C2" w:rsidP="00A612FD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
-          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004249C2">
@@ -1446,51 +1420,71 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Título del artículo</w:t>
       </w:r>
       <w:r w:rsidR="00480DB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [título traducido]</w:t>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00A612FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00480DB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>ítulo traducido]</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Revista de Comunicación y Salud</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1704,57 +1698,57 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">(lo pone el editor) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F979698" w14:textId="77777777" w:rsidR="004249C2" w:rsidRPr="004249C2" w:rsidRDefault="004249C2" w:rsidP="00DB4C27">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15790B81" w14:textId="77777777" w:rsidR="00BA5A16" w:rsidRPr="008E5CCC" w:rsidRDefault="00BA5A16" w:rsidP="00DB4C27">
+    <w:p w14:paraId="15790B81" w14:textId="77777777" w:rsidR="00BA5A16" w:rsidRPr="008E5CCC" w:rsidRDefault="00BA5A16" w:rsidP="00A612FD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Financiación.</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
@@ -1802,87 +1796,87 @@
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> gobiernos regionales, etc.)</w:t>
       </w:r>
       <w:r w:rsidR="004E7C10" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">o privada. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FBB15E0" w14:textId="77777777" w:rsidR="00D0431D" w:rsidRPr="006D609D" w:rsidRDefault="000600C1" w:rsidP="006D609D">
+    <w:p w14:paraId="5FBB15E0" w14:textId="77777777" w:rsidR="00D0431D" w:rsidRPr="006D609D" w:rsidRDefault="000600C1" w:rsidP="003964BA">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
       <w:r w:rsidRPr="006D609D">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00765D7A" w:rsidRPr="006D609D">
         <w:t>esumen</w:t>
       </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="006D609D">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="006D609D">
         <w:t xml:space="preserve">Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="006D609D">
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D0431D" w:rsidRPr="006D609D">
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="006D609D">
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="006D609D">
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27430D31" w14:textId="77777777" w:rsidR="00D0431D" w:rsidRPr="008E5CCC" w:rsidRDefault="007D00C1" w:rsidP="003E7F0D">
+    <w:p w14:paraId="27430D31" w14:textId="77777777" w:rsidR="00D0431D" w:rsidRPr="008E5CCC" w:rsidRDefault="007D00C1" w:rsidP="00A612FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D00C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Introducción:</w:t>
       </w:r>
       <w:r w:rsidRPr="007D00C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
@@ -2065,52 +2059,53 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, 12, normal, </w:t>
       </w:r>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">justificado, </w:t>
       </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="525DC9F8" w14:textId="77777777" w:rsidR="002A49AC" w:rsidRPr="001900C3" w:rsidRDefault="0059634B" w:rsidP="001900C3">
-      <w:pPr>
+    <w:p w14:paraId="525DC9F8" w14:textId="77777777" w:rsidR="002A49AC" w:rsidRPr="001900C3" w:rsidRDefault="0059634B" w:rsidP="00A612FD">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rStyle w:val="Ttulo2Car"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
       <w:r w:rsidR="000600C1" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rStyle w:val="Ttulo2Car"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2148,59 +2143,59 @@
       <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731A1FA2" w14:textId="77777777" w:rsidR="00D0431D" w:rsidRPr="001900C3" w:rsidRDefault="00F92B25" w:rsidP="003E7F0D">
+    <w:p w14:paraId="731A1FA2" w14:textId="77777777" w:rsidR="00D0431D" w:rsidRPr="001900C3" w:rsidRDefault="00F92B25" w:rsidP="00A612FD">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">palabra, palabra, palabra, palabra, palabra. </w:t>
       </w:r>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -2213,52 +2208,53 @@
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3C834F" w14:textId="77777777" w:rsidR="008762B3" w:rsidRPr="001900C3" w:rsidRDefault="0021137B" w:rsidP="001900C3">
-      <w:pPr>
+    <w:p w14:paraId="4C3C834F" w14:textId="77777777" w:rsidR="008762B3" w:rsidRPr="001900C3" w:rsidRDefault="0021137B" w:rsidP="00A612FD">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rStyle w:val="Ttulo2Car"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2280,56 +2276,56 @@
       <w:r w:rsidR="00D0431D" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48865879" w14:textId="77777777" w:rsidR="00EC1DF0" w:rsidRPr="001900C3" w:rsidRDefault="00EC1DF0" w:rsidP="00EC1DF0">
+    <w:p w14:paraId="64FCED93" w14:textId="2EFE72C4" w:rsidR="00680741" w:rsidRPr="00A612FD" w:rsidRDefault="00EC1DF0" w:rsidP="00A612FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2531,1574 +2527,1558 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
       </w:r>
       <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 12, normal, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>justificado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>interlineado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>sencillo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="64FCED93" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="001900C3" w:rsidRDefault="00EC1DF0" w:rsidP="00EC1DF0">
+    <w:p w14:paraId="56331584" w14:textId="77777777" w:rsidR="00EC79D9" w:rsidRPr="001900C3" w:rsidRDefault="00ED42EF" w:rsidP="00A612FD">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A612FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Key</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC79D9" w:rsidRPr="00A612FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">words: </w:t>
+      </w:r>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>negrita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>justificado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>interlineado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sencillo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CD3F20" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="001900C3" w:rsidRDefault="00F92B25" w:rsidP="00A612FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>word, word, word, word, word</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 12, normal, justificado, interlineado sencillo) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFB5DC1" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="003E7F0D" w:rsidRDefault="00651400" w:rsidP="00ED781D">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>INTRODUCCIÓN</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12, negrita, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>justificado</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>, interlineado sencillo)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F92B25" w:rsidRPr="00ED781D">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
-[...85 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="56331584" w14:textId="77777777" w:rsidR="00EC79D9" w:rsidRPr="001900C3" w:rsidRDefault="00ED42EF" w:rsidP="001900C3">
-[...134 lines deleted...]
-    <w:p w14:paraId="00CD3F20" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="001900C3" w:rsidRDefault="00F92B25" w:rsidP="00DB4C27">
+    <w:p w14:paraId="3248989F" w14:textId="77777777" w:rsidR="0042422D" w:rsidRPr="008E5CCC" w:rsidRDefault="00680741" w:rsidP="00A612FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, 12, normal, justificado, sangría primera línea 0,5 cm, interlineado sencillo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2613D318" w14:textId="77777777" w:rsidR="004E1416" w:rsidRPr="003E7F0D" w:rsidRDefault="0042422D" w:rsidP="00A612FD">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cita textual de</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1416">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntro del texto normal de hasta </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1416">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1416">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0 palabras</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1416">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e encierra entre comillas</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1416">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>No en cursiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si la obra tiene uno o dos autores, se cita ambos apellidos</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1416">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> siempre que salgan los mismos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Autor y Autor, Año). Cuando tenga más de dos autores, sólo se escribe el apellido del primer autor, seguido de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>et al.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6196168F" w14:textId="77777777" w:rsidR="0042422D" w:rsidRPr="003E7F0D" w:rsidRDefault="0042422D" w:rsidP="00A612FD">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
-[...35 lines deleted...]
-        <w:t xml:space="preserve">, 12, normal, justificado, interlineado sencillo) </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cita </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Autor, Año, p. XXX)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFB5DC1" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="003E7F0D" w:rsidRDefault="00651400" w:rsidP="00077B16">
-[...53 lines deleted...]
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+    <w:p w14:paraId="55EC59CB" w14:textId="77777777" w:rsidR="0042422D" w:rsidRPr="008E5CCC" w:rsidRDefault="0042422D" w:rsidP="00A612FD">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cita textua</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1416">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l en el texto normal de más de </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1416">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1416">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0 palabras</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1416">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="004E1416">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e encierra entre comillas se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>escribe el texto en bloque, en una línea aparte, con sangría izquierda de 1,25 cm</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1416">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3248989F" w14:textId="77777777" w:rsidR="0042422D" w:rsidRPr="008E5CCC" w:rsidRDefault="00680741" w:rsidP="00DB4C27">
-[...1103 lines deleted...]
-    <w:p w14:paraId="673DA586" w14:textId="77777777" w:rsidR="0042422D" w:rsidRPr="008E5CCC" w:rsidRDefault="0042422D" w:rsidP="00DB4C27">
+    <w:p w14:paraId="673DA586" w14:textId="77777777" w:rsidR="0042422D" w:rsidRPr="008E5CCC" w:rsidRDefault="0042422D" w:rsidP="00A612FD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal… </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4303EB48" w14:textId="77777777" w:rsidR="0042422D" w:rsidRPr="003E7F0D" w:rsidRDefault="0042422D" w:rsidP="003E7F0D">
+    <w:p w14:paraId="4303EB48" w14:textId="77777777" w:rsidR="0042422D" w:rsidRPr="003E7F0D" w:rsidRDefault="0042422D" w:rsidP="00A612FD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="708"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita. (Autor </w:t>
       </w:r>
       <w:r w:rsidRPr="004E1416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4110,60 +4090,60 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>., Año, p</w:t>
       </w:r>
       <w:r w:rsidR="008215A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="003E7F0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. XXX-YYY)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08660EB0" w14:textId="77777777" w:rsidR="0042422D" w:rsidRPr="008E5CCC" w:rsidRDefault="0042422D" w:rsidP="00DB4C27">
+    <w:p w14:paraId="08660EB0" w14:textId="77777777" w:rsidR="0042422D" w:rsidRPr="008E5CCC" w:rsidRDefault="0042422D" w:rsidP="00A612FD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cita indirecta en el texto normal. </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuando se parafrasea o se hace alusión a ideas de otro trabajo, se </w:t>
       </w:r>
       <w:r w:rsidR="008215A1">
@@ -4171,1410 +4151,1591 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>debe</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> indicar la página (Autor, Año, p. XXX). </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Si la oración incluye el apellido del autor, sólo se escribe la fecha entre paréntesis (Año). Si no se incluye el autor en la oración, se escribe entre paréntesis el apellido y la fecha (Autor, Año).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4E2E22" w14:textId="77777777" w:rsidR="00FF6725" w:rsidRDefault="0042422D" w:rsidP="00FF6725">
+    <w:p w14:paraId="4E4E2E22" w14:textId="77777777" w:rsidR="00FF6725" w:rsidRDefault="0042422D" w:rsidP="00A612FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Autor y Autor, Año, p</w:t>
+      </w:r>
+      <w:r w:rsidR="008215A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. XXX-YYY)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284CB109" w14:textId="77777777" w:rsidR="003E7F0D" w:rsidRPr="00FF6725" w:rsidRDefault="007A485D" w:rsidP="00ED781D">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:t xml:space="preserve">Título de 2º nivel. (Numeración en arábigo, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4C27">
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:t>, 12, negrita, justificado interlineado sencillo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21306237" w14:textId="77777777" w:rsidR="007A485D" w:rsidRPr="00077B16" w:rsidRDefault="007A485D" w:rsidP="00ED781D">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00077B16">
+        <w:t xml:space="preserve">Título de tercer nivel y sucesivos. (Numeración en arábigo, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="00077B16">
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="00077B16">
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00785946" w:rsidRPr="00077B16">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077B16">
+        <w:t>12, negrita, sangría izquierda a 1,25 cm</w:t>
+      </w:r>
+      <w:r w:rsidR="008215A1" w:rsidRPr="00077B16">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077B16">
+        <w:t>, justificado e interlineado sencillo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58349772" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="008E5CCC" w:rsidRDefault="00680741" w:rsidP="003964BA">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>OBJETIVOS (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12, negrita, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>justificado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>, interlineado sencillo)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A2C47B" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="003E7F0D" w:rsidRDefault="00680741" w:rsidP="00A612FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, 12, normal, justificado, sangría primera línea 0,5 cm</w:t>
+      </w:r>
+      <w:r w:rsidR="008215A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, interlineado sencillo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23589B3F" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="003E7F0D" w:rsidRDefault="00680741" w:rsidP="003964BA">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>METODOLOGÍA (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12, negrita, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>justificado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>, interlineado sencillo)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19487D68" w14:textId="77777777" w:rsidR="00680741" w:rsidRDefault="00680741" w:rsidP="00DB4C27">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...700 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, 12, normal, justificado, sangría primera línea 0,5 cm, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284CB109" w14:textId="77777777" w:rsidR="003E7F0D" w:rsidRPr="00FF6725" w:rsidRDefault="007A485D" w:rsidP="00B50A25">
-[...50 lines deleted...]
-    <w:p w14:paraId="58349772" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="008E5CCC" w:rsidRDefault="00680741" w:rsidP="0073228D">
+    <w:p w14:paraId="38B9C7DD" w14:textId="6FA638BF" w:rsidR="00ED781D" w:rsidRPr="00ED781D" w:rsidRDefault="00ED781D" w:rsidP="00ED781D">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-      <w:r w:rsidR="00DB4C27">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED781D">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESULTADOS (Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008E5CCC">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00ED781D">
+        <w:rPr>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12, negrita, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A2C47B" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="003E7F0D" w:rsidRDefault="00680741" w:rsidP="00DB4C27">
+    <w:p w14:paraId="14481C67" w14:textId="0AD18C48" w:rsidR="00ED781D" w:rsidRDefault="00ED781D" w:rsidP="00ED781D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...15 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DB4C27">
+      </w:pPr>
+      <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
+        <w:t>Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal... (</w:t>
+      </w:r>
+      <w:r w:rsidR="00626382" w:rsidRPr="00626382">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
         <w:t xml:space="preserve">Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00DB4C27">
+      <w:r w:rsidR="00626382" w:rsidRPr="00626382">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidR="00626382" w:rsidRPr="00626382">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>, 12, normal, justificado, sangría primera línea 0,5 cm</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008215A1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...8 lines deleted...]
-        <w:t>, interlineado sencillo)</w:t>
+        <w:t>12, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23589B3F" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="003E7F0D" w:rsidRDefault="00680741" w:rsidP="0073228D">
-[...52 lines deleted...]
-    <w:p w14:paraId="19487D68" w14:textId="77777777" w:rsidR="00680741" w:rsidRDefault="00680741" w:rsidP="00DB4C27">
+    <w:p w14:paraId="399C246E" w14:textId="2241B531" w:rsidR="00B61C12" w:rsidRDefault="00626382" w:rsidP="00B61C12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...66 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...121 lines deleted...]
-      <w:r w:rsidR="004B71AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C7E674D" wp14:editId="6D06947A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C7E674D" wp14:editId="453A6EDF">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>666078</wp:posOffset>
+            </wp:positionV>
             <wp:extent cx="3148330" cy="1799590"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="il_fi"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="il_fi"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3148330" cy="1799590"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="0065441A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura 1. </w:t>
+      </w:r>
+      <w:r w:rsidR="0065441A" w:rsidRPr="0065441A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0065441A" w:rsidRPr="0065441A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0065441A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, 12, negrita, alineado a la izquierda</w:t>
+      </w:r>
+      <w:r w:rsidR="0065441A" w:rsidRPr="0065441A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, interlineado sencillo)</w:t>
+      </w:r>
+      <w:r w:rsidR="0065441A" w:rsidRPr="0065441A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Título de la fotografía. (Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0065441A" w:rsidRPr="0065441A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0065441A" w:rsidRPr="0065441A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 12, cursiva, </w:t>
+      </w:r>
+      <w:r w:rsidR="0065441A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>alineado a la izquierda</w:t>
+      </w:r>
+      <w:r w:rsidR="0065441A" w:rsidRPr="0065441A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, interlineado sencillo)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4921373E" w14:textId="2FA59776" w:rsidR="00680741" w:rsidRPr="0065441A" w:rsidRDefault="007A485D" w:rsidP="004D6E8A">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="1A49BCA6" w14:textId="36691324" w:rsidR="003964BA" w:rsidRDefault="003964BA" w:rsidP="00B61C12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B2520A" w14:textId="59988DE7" w:rsidR="003964BA" w:rsidRDefault="003964BA" w:rsidP="00B61C12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FF1F54A" w14:textId="1F4D2995" w:rsidR="003964BA" w:rsidRDefault="003964BA" w:rsidP="00B61C12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23D9266C" w14:textId="41959353" w:rsidR="003964BA" w:rsidRDefault="003964BA" w:rsidP="00B61C12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="118AC797" w14:textId="77777777" w:rsidR="003964BA" w:rsidRDefault="003964BA" w:rsidP="00B61C12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AA9E1A4" w14:textId="77777777" w:rsidR="003964BA" w:rsidRDefault="003964BA" w:rsidP="00B61C12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4921373E" w14:textId="4FB79633" w:rsidR="00680741" w:rsidRPr="0065441A" w:rsidRDefault="007A485D" w:rsidP="00B61C12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fuente:</w:t>
+        <w:t>Fuente</w:t>
+      </w:r>
+      <w:r w:rsidR="00A612FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A612FD" w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A612FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A612FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A612FD" w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 12, negrita, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A612FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alineado a la izquierda</w:t>
+      </w:r>
+      <w:r w:rsidR="00A612FD" w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, interlineado sencillo)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5CCC">
-[...6 lines deleted...]
-        <w:t>(</w:t>
+      <w:r w:rsidR="004B71AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...45 lines deleted...]
-        </w:rPr>
         <w:t>, 12, cursiva, centrado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A511F97" w14:textId="6E5B3028" w:rsidR="00680741" w:rsidRPr="00EB5662" w:rsidRDefault="00680741" w:rsidP="0073228D">
+    <w:p w14:paraId="1A511F97" w14:textId="6E5B3028" w:rsidR="00680741" w:rsidRPr="00EB5662" w:rsidRDefault="00680741" w:rsidP="003964BA">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>DISCUSIÓN</w:t>
       </w:r>
       <w:r w:rsidR="007A3280">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
@@ -5595,56 +5756,56 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3535A412" w14:textId="20B4B50D" w:rsidR="006A3A33" w:rsidRDefault="00680741" w:rsidP="00EB5662">
+    <w:p w14:paraId="3535A412" w14:textId="20B4B50D" w:rsidR="006A3A33" w:rsidRDefault="00680741" w:rsidP="00B61C12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -5666,88 +5827,79 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, sangría primera línea 0,5 cm, in</w:t>
       </w:r>
       <w:r w:rsidR="00EB5662">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>terlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E41390" w14:textId="5EC29BAD" w:rsidR="00EB5662" w:rsidRDefault="006A3A33" w:rsidP="004D6E8A">
+    <w:p w14:paraId="65E41390" w14:textId="4CAC1EFC" w:rsidR="00EB5662" w:rsidRDefault="004B71AE" w:rsidP="00B61C12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="576FBD66" wp14:editId="746EEE2D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="576FBD66" wp14:editId="168A039F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>1529080</wp:posOffset>
+              <wp:posOffset>1528445</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>511175</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3051175" cy="1533525"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="3" name="Gráfico 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Gráfico 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
@@ -5817,138 +5969,132 @@
         </w:rPr>
         <w:t xml:space="preserve"> Título del gráfico. (Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EB5662" w:rsidRPr="00EB5662">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EB5662" w:rsidRPr="00EB5662">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, cursiva, centrado, interlineado sencillo)</w:t>
       </w:r>
-      <w:r w:rsidR="00EB5662" w:rsidRPr="00EB5662">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="79CF7106" w14:textId="77777777" w:rsidR="00EB5662" w:rsidRDefault="00EB5662" w:rsidP="00EB5662">
+    <w:p w14:paraId="3A4B358D" w14:textId="77777777" w:rsidR="003964BA" w:rsidRDefault="003964BA" w:rsidP="00B61C12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="262FDABC" w14:textId="77777777" w:rsidR="00EB5662" w:rsidRDefault="00EB5662" w:rsidP="00EB5662">
+    <w:p w14:paraId="58F0B6CF" w14:textId="77777777" w:rsidR="003964BA" w:rsidRDefault="003964BA" w:rsidP="00B61C12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14E712F9" w14:textId="77777777" w:rsidR="00EB5662" w:rsidRDefault="00EB5662" w:rsidP="00EB5662">
+    <w:p w14:paraId="551B9BC8" w14:textId="77777777" w:rsidR="003964BA" w:rsidRDefault="003964BA" w:rsidP="00B61C12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FCFA887" w14:textId="77777777" w:rsidR="00E11470" w:rsidRDefault="00E11470" w:rsidP="00EB5662">
+    <w:p w14:paraId="319EECA6" w14:textId="77777777" w:rsidR="003964BA" w:rsidRDefault="003964BA" w:rsidP="00B61C12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C814D95" w14:textId="77777777" w:rsidR="00EB5662" w:rsidRDefault="00EB5662" w:rsidP="00EB5662">
+    <w:p w14:paraId="6F383D2E" w14:textId="77777777" w:rsidR="003964BA" w:rsidRDefault="003964BA" w:rsidP="00B61C12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="678A47C9" w14:textId="0AF67EE0" w:rsidR="0042422D" w:rsidRPr="00D364A5" w:rsidRDefault="0042422D" w:rsidP="004D6E8A">
+    <w:p w14:paraId="678A47C9" w14:textId="0AF67EE0" w:rsidR="0042422D" w:rsidRPr="00D364A5" w:rsidRDefault="0042422D" w:rsidP="003964BA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente:</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -6026,56 +6172,56 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 12, cursiva, centrado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF0D11F" w14:textId="77777777" w:rsidR="0042422D" w:rsidRPr="008E5CCC" w:rsidRDefault="0042422D" w:rsidP="00DB4C27">
+    <w:p w14:paraId="3EF0D11F" w14:textId="46A7028B" w:rsidR="0042422D" w:rsidRPr="008E5CCC" w:rsidRDefault="0042422D" w:rsidP="00B61C12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -6096,58 +6242,66 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, sangría primera línea 0,5 cm, in</w:t>
       </w:r>
       <w:r w:rsidR="00D42416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>terlineado sencillo)</w:t>
       </w:r>
+      <w:r w:rsidR="00B61C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="379369B4" w14:textId="77777777" w:rsidR="007A485D" w:rsidRDefault="007A485D" w:rsidP="007A3280">
+    <w:p w14:paraId="379369B4" w14:textId="77777777" w:rsidR="007A485D" w:rsidRDefault="007A485D" w:rsidP="00B61C12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabla 1. </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -6260,70 +6414,120 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1507"/>
         <w:gridCol w:w="2791"/>
         <w:gridCol w:w="1767"/>
         <w:gridCol w:w="2207"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A576DC" w:rsidRPr="00354A59" w14:paraId="1B1DC413" w14:textId="77777777" w:rsidTr="002755EA">
         <w:trPr>
           <w:trHeight w:val="328"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D4AF742" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
+          <w:p w14:paraId="2D4AF742" w14:textId="26477FA3" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Grado</w:t>
+            </w:r>
+            <w:r w:rsidR="00B61C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B61C12" w:rsidRPr="00B61C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00B61C12" w:rsidRPr="00B61C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Times New </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B61C12" w:rsidRPr="00B61C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Roman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B61C12" w:rsidRPr="00B61C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B61C12" w:rsidRPr="00B61C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2FFC62CA" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -6374,105 +6578,165 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No embarazadas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A576DC" w:rsidRPr="00354A59" w14:paraId="3E965B2B" w14:textId="77777777" w:rsidTr="002755EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF7C03A" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
+          <w:p w14:paraId="5FF7C03A" w14:textId="6BC2B7A0" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                              </w:t>
             </w:r>
             <w:r w:rsidR="00A576DC" w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sector Norte de Bogotá</w:t>
             </w:r>
+            <w:r w:rsidR="00B61C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B61C12" w:rsidRPr="00B61C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Times New </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B61C12" w:rsidRPr="00B61C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Roman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B61C12" w:rsidRPr="00B61C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, 11)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A576DC" w:rsidRPr="00354A59" w14:paraId="1F8F2169" w14:textId="77777777" w:rsidTr="002755EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29346241" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
+          <w:p w14:paraId="29346241" w14:textId="5AD1097A" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00B61C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B61C12" w:rsidRPr="00B61C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Times New </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B61C12" w:rsidRPr="00B61C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Roman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B61C12" w:rsidRPr="00B61C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, 11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="59AA2517" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
@@ -7293,57 +7557,56 @@
           <w:p w14:paraId="272F19F8" w14:textId="77777777" w:rsidR="00D64887" w:rsidRPr="00354A59" w:rsidRDefault="00D64887" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13BFB9BD" w14:textId="23896925" w:rsidR="00680741" w:rsidRDefault="007A485D" w:rsidP="002F13BD">
+    <w:p w14:paraId="13BFB9BD" w14:textId="23896925" w:rsidR="00680741" w:rsidRDefault="007A485D" w:rsidP="00B61C12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente:</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7420,74 +7683,74 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 12, cursiva, centrado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D454EFE" w14:textId="77777777" w:rsidR="002755EA" w:rsidRPr="002755EA" w:rsidRDefault="002755EA" w:rsidP="002F13BD">
+    <w:p w14:paraId="3D454EFE" w14:textId="77777777" w:rsidR="002755EA" w:rsidRPr="002755EA" w:rsidRDefault="002755EA" w:rsidP="003964BA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El diseño de las tablas debe incluir todos los bordes, debe estar claramente definida cada columna y fila</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F43D1E" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="002F13BD" w:rsidRDefault="00680741" w:rsidP="0073228D">
+    <w:p w14:paraId="26F43D1E" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="002F13BD" w:rsidRDefault="00680741" w:rsidP="003964BA">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>CONCLUSIONES (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Roman</w:t>
@@ -7496,56 +7759,56 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D96F62" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="008E5CCC" w:rsidRDefault="00680741" w:rsidP="00DB4C27">
+    <w:p w14:paraId="02D96F62" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="008E5CCC" w:rsidRDefault="00680741" w:rsidP="003964BA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -7576,51 +7839,51 @@
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, sangría primera línea 0,5 cm, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A92C104" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="002F13BD" w:rsidRDefault="00680741" w:rsidP="0073228D">
+    <w:p w14:paraId="6A92C104" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="002F13BD" w:rsidRDefault="00680741" w:rsidP="003964BA">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCIAS </w:t>
       </w:r>
       <w:r w:rsidR="00CD54D3" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">(APA </w:t>
       </w:r>
       <w:r w:rsidR="00AE5C25" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
@@ -7653,56 +7916,56 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B039C10" w14:textId="77777777" w:rsidR="00CD54D3" w:rsidRPr="002F13BD" w:rsidRDefault="00680741" w:rsidP="00DB4C27">
+    <w:p w14:paraId="1B039C10" w14:textId="77777777" w:rsidR="00CD54D3" w:rsidRPr="002F13BD" w:rsidRDefault="00680741" w:rsidP="003964BA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -7751,56 +8014,56 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> 0,5 cm</w:t>
       </w:r>
       <w:r w:rsidR="00894D4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7486C19D" w14:textId="77777777" w:rsidR="00CD54D3" w:rsidRPr="008E5CCC" w:rsidRDefault="00CD54D3" w:rsidP="00DB4C27">
+    <w:p w14:paraId="7486C19D" w14:textId="77777777" w:rsidR="00CD54D3" w:rsidRPr="008E5CCC" w:rsidRDefault="00CD54D3" w:rsidP="003964BA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -7831,62 +8094,63 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, sangría francesa 0,5 cm</w:t>
       </w:r>
       <w:r w:rsidR="00894D4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70BE9FE4" w14:textId="77777777" w:rsidR="00D64BB2" w:rsidRPr="002F13BD" w:rsidRDefault="00D64BB2" w:rsidP="0073228D">
+    <w:p w14:paraId="70BE9FE4" w14:textId="77777777" w:rsidR="00D64BB2" w:rsidRPr="002F13BD" w:rsidRDefault="00D64BB2" w:rsidP="003964BA">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk77869444"/>
       <w:r w:rsidRPr="008E5CCC">
         <w:t>CONTRIBUCIONES DE AUTORES, FINANCIACIÓN Y AGRADECIMIENTOS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="5C08D168" w14:textId="77777777" w:rsidR="002F13BD" w:rsidRPr="002F13BD" w:rsidRDefault="002F13BD" w:rsidP="002F13BD">
-      <w:pPr>
+    <w:p w14:paraId="5C08D168" w14:textId="77777777" w:rsidR="002F13BD" w:rsidRPr="002F13BD" w:rsidRDefault="002F13BD" w:rsidP="003964BA">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk77869505"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Conceptualización:</w:t>
       </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
@@ -8421,547 +8685,550 @@
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, Nombre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59566C0E" w14:textId="77777777" w:rsidR="00574474" w:rsidRPr="008E5CCC" w:rsidRDefault="00574474" w:rsidP="00DB4C27">
-      <w:pPr>
+    <w:p w14:paraId="59566C0E" w14:textId="77777777" w:rsidR="00574474" w:rsidRPr="008E5CCC" w:rsidRDefault="00574474" w:rsidP="003964BA">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Financiación</w:t>
       </w:r>
       <w:r w:rsidR="00CB0F26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Esta investigación no/sí </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>recibió financiamiento externo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637C36CA" w14:textId="77777777" w:rsidR="00574474" w:rsidRPr="008E5CCC" w:rsidRDefault="00574474" w:rsidP="00DB4C27">
-      <w:pPr>
+    <w:p w14:paraId="637C36CA" w14:textId="77777777" w:rsidR="00574474" w:rsidRPr="008E5CCC" w:rsidRDefault="00574474" w:rsidP="003964BA">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agradecimientos</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: El presente texto nace en el marco de un proyecto CONCILIUM (931.791) de la Universidad Complutense de Madrid, “Validación de modelos de comunicación, empresas, redes sociales y género”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4EDE31" w14:textId="77777777" w:rsidR="00574474" w:rsidRPr="002F13BD" w:rsidRDefault="00574474" w:rsidP="002F13BD">
-      <w:pPr>
+    <w:p w14:paraId="2F4EDE31" w14:textId="77777777" w:rsidR="00574474" w:rsidRPr="002F13BD" w:rsidRDefault="00574474" w:rsidP="003964BA">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conflicto de intereses</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="7FAECC79" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="007A3280" w:rsidRDefault="002F13BD" w:rsidP="00B50A25">
+    <w:p w14:paraId="7FAECC79" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="007A3280" w:rsidRDefault="002F13BD" w:rsidP="00ED781D">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
       </w:pPr>
       <w:r w:rsidRPr="007A3280">
         <w:t>AUTORES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE73384" w14:textId="77777777" w:rsidR="00CD54D3" w:rsidRPr="008E5CCC" w:rsidRDefault="00CD54D3" w:rsidP="002F13BD">
+    <w:p w14:paraId="6FE73384" w14:textId="77777777" w:rsidR="00CD54D3" w:rsidRPr="00ED781D" w:rsidRDefault="00CD54D3" w:rsidP="002F13BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Nombre del autor</w:t>
       </w:r>
-      <w:r w:rsidR="003610B0" w:rsidRPr="008E5CCC">
+      <w:r w:rsidR="003610B0" w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DB4C27">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00DB4C27">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 12, negrita, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B04F02" w14:textId="77777777" w:rsidR="00EC1DF0" w:rsidRDefault="00EC1DF0" w:rsidP="002F13BD">
+    <w:p w14:paraId="13B04F02" w14:textId="77777777" w:rsidR="00EC1DF0" w:rsidRPr="00ED781D" w:rsidRDefault="00EC1DF0" w:rsidP="002F13BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Filiación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD3C389" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="008E5CCC" w:rsidRDefault="00CD54D3" w:rsidP="002F13BD">
+    <w:p w14:paraId="6DD3C389" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="00ED781D" w:rsidRDefault="00CD54D3" w:rsidP="002F13BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E5CCC">
+      <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Currículum vitae reducido</w:t>
       </w:r>
-      <w:r w:rsidR="00DB27FC">
+      <w:r w:rsidR="00DB27FC" w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> [no más de 120 palabras]</w:t>
       </w:r>
-      <w:r w:rsidR="00680741" w:rsidRPr="008E5CCC">
+      <w:r w:rsidR="00680741" w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00680741" w:rsidRPr="008E5CCC">
+      <w:r w:rsidR="00680741" w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DB4C27">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00DB4C27">
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00680741" w:rsidRPr="008E5CCC">
+      <w:r w:rsidR="00680741" w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7001475E" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="00A11331" w:rsidRDefault="00C05D9C" w:rsidP="002F13BD">
+    <w:p w14:paraId="7001475E" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="00ED781D" w:rsidRDefault="00C05D9C" w:rsidP="002F13BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00A11331">
+        <w:r w:rsidRPr="00ED781D">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>correoelectronico@dominio.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A11331">
+      <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  en la línea siguiente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1BD0DD" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="002E1569" w:rsidRDefault="00C05D9C" w:rsidP="00C05D9C">
+    <w:p w14:paraId="7C1BD0DD" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="00ED781D" w:rsidRDefault="00C05D9C" w:rsidP="00C05D9C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E1569">
+      <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SI EL AUTOR POSEE ALGÚN INDICATIVO PERSONAL TIPO ORCID, REDIRIS, RESEARCH GATE O SIMILARES, IRÍA AQUÍ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5228A7E5" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="00C05D9C" w:rsidRDefault="00C05D9C" w:rsidP="00C05D9C">
+    <w:p w14:paraId="5228A7E5" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="00ED781D" w:rsidRDefault="00C05D9C" w:rsidP="00C05D9C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C05D9C">
+      <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Índice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C05D9C">
+      <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> H:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBDCE89" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="00C05D9C" w:rsidRDefault="00C05D9C" w:rsidP="00C05D9C">
+    <w:p w14:paraId="7CBDCE89" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="00ED781D" w:rsidRDefault="00C05D9C" w:rsidP="00C05D9C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C05D9C">
+      <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Orcid ID: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A94F83" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="00C05D9C" w:rsidRDefault="00C05D9C" w:rsidP="00C05D9C">
+    <w:p w14:paraId="18A94F83" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="00ED781D" w:rsidRDefault="00C05D9C" w:rsidP="00C05D9C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C05D9C">
+      <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Scopus ID: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325C243D" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="00C05D9C" w:rsidRDefault="00C05D9C" w:rsidP="00C05D9C">
+    <w:p w14:paraId="325C243D" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="00ED781D" w:rsidRDefault="00C05D9C" w:rsidP="00C05D9C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C05D9C">
+      <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Google Scholar: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E71539" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="006A3A33" w:rsidRDefault="00C05D9C" w:rsidP="00C05D9C">
+    <w:p w14:paraId="13E71539" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="00ED781D" w:rsidRDefault="00C05D9C" w:rsidP="00C05D9C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A3A33">
+      <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ResearchGate: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2325F61D" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="006A3A33" w:rsidRDefault="00C05D9C" w:rsidP="00C05D9C">
+    <w:p w14:paraId="2325F61D" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="00ED781D" w:rsidRDefault="00C05D9C" w:rsidP="00C05D9C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A3A33">
+      <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Academia.edu:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="025F782D" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="002E1569" w:rsidRDefault="00C05D9C" w:rsidP="00C05D9C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
@@ -9163,63 +9430,63 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009012A1" w:rsidRPr="008E5CCC" w:rsidSect="00AF122E">
       <w:headerReference w:type="even" r:id="rId17"/>
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="even" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1272" w:right="1418" w:bottom="993" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76EE2E64" w14:textId="77777777" w:rsidR="006A559C" w:rsidRDefault="006A559C" w:rsidP="002A24F9">
+    <w:p w14:paraId="20891154" w14:textId="77777777" w:rsidR="00660751" w:rsidRDefault="00660751" w:rsidP="002A24F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24393959" w14:textId="77777777" w:rsidR="006A559C" w:rsidRDefault="006A559C" w:rsidP="002A24F9">
+    <w:p w14:paraId="249F6F31" w14:textId="77777777" w:rsidR="00660751" w:rsidRDefault="00660751" w:rsidP="002A24F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9256,51 +9523,51 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="567CD29E" w14:textId="77777777" w:rsidR="00EE45E5" w:rsidRPr="00765C07" w:rsidRDefault="00EE45E5" w:rsidP="00EE45E5">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00765C07">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00765C07">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00765C07">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
@@ -9324,51 +9591,51 @@
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AF122E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Pie de página lo coloca el editor</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67B16240" w14:textId="77777777" w:rsidR="00C7534B" w:rsidRPr="006564D2" w:rsidRDefault="00C7534B" w:rsidP="00C7534B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006564D2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006564D2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="006564D2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
@@ -9388,78 +9655,78 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1B132E75" w14:textId="77777777" w:rsidR="00A207A8" w:rsidRPr="006564D2" w:rsidRDefault="008D304D" w:rsidP="00C7534B">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006564D2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>Pie de página lo coloca el editor</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31F47954" w14:textId="77777777" w:rsidR="007375EB" w:rsidRPr="00F64F6D" w:rsidRDefault="007375EB" w:rsidP="00F64F6D">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17C06C57" w14:textId="77777777" w:rsidR="006A559C" w:rsidRDefault="006A559C" w:rsidP="002A24F9">
+    <w:p w14:paraId="55AA84BE" w14:textId="77777777" w:rsidR="00660751" w:rsidRDefault="00660751" w:rsidP="002A24F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="100623C5" w14:textId="77777777" w:rsidR="006A559C" w:rsidRDefault="006A559C" w:rsidP="002A24F9">
+    <w:p w14:paraId="40FC9811" w14:textId="77777777" w:rsidR="00660751" w:rsidRDefault="00660751" w:rsidP="002A24F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="474F7923" w14:textId="77777777" w:rsidR="000B498E" w:rsidRPr="004249C2" w:rsidRDefault="000B498E" w:rsidP="000B498E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004249C2">
@@ -9539,105 +9806,105 @@
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>10, justificado, interlineado sencillo).</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4EA8F3F7" w14:textId="41846186" w:rsidR="00D364A5" w:rsidRPr="00AF122E" w:rsidRDefault="00EE45E5" w:rsidP="00765C07">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AF122E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Título del artículo</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C587B04" w14:textId="77777777" w:rsidR="00C7534B" w:rsidRPr="00AF122E" w:rsidRDefault="002F13BD" w:rsidP="00C7534B">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AF122E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Nombre y Apellidos de los autores</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02D716A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B04E7D6"/>
     <w:lvl w:ilvl="0" w:tplc="E9702B3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10951,52 +11218,52 @@
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54BD23C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CF048144"/>
-    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+    <w:tmpl w:val="DBD2C97E"/>
+    <w:lvl w:ilvl="0" w:tplc="A2D0A164">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
@@ -11139,51 +11406,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68E01C43"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E0A46D2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo3"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1224" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
@@ -11611,51 +11877,51 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1262033985">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="281035560">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="582757393">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="962149846">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1758600881">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="290357054">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="190"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -11678,95 +11944,99 @@
     <w:rsid w:val="001308C7"/>
     <w:rsid w:val="00153170"/>
     <w:rsid w:val="00171413"/>
     <w:rsid w:val="001900C3"/>
     <w:rsid w:val="00196173"/>
     <w:rsid w:val="001A76B6"/>
     <w:rsid w:val="001A7DA7"/>
     <w:rsid w:val="001D0517"/>
     <w:rsid w:val="001F26C5"/>
     <w:rsid w:val="00200108"/>
     <w:rsid w:val="0021137B"/>
     <w:rsid w:val="0022406B"/>
     <w:rsid w:val="00231753"/>
     <w:rsid w:val="002340B0"/>
     <w:rsid w:val="002606E0"/>
     <w:rsid w:val="00273543"/>
     <w:rsid w:val="0027413C"/>
     <w:rsid w:val="002755EA"/>
     <w:rsid w:val="00283902"/>
     <w:rsid w:val="00294274"/>
     <w:rsid w:val="002A24F9"/>
     <w:rsid w:val="002A49AC"/>
     <w:rsid w:val="002C089D"/>
     <w:rsid w:val="002C2691"/>
     <w:rsid w:val="002E1569"/>
+    <w:rsid w:val="002E2434"/>
     <w:rsid w:val="002F13BD"/>
     <w:rsid w:val="00303E30"/>
     <w:rsid w:val="00354A59"/>
     <w:rsid w:val="003610B0"/>
     <w:rsid w:val="00361A5C"/>
     <w:rsid w:val="003811FE"/>
     <w:rsid w:val="00385459"/>
     <w:rsid w:val="00385F1E"/>
     <w:rsid w:val="00386A09"/>
+    <w:rsid w:val="003964BA"/>
     <w:rsid w:val="003A4D50"/>
     <w:rsid w:val="003A7845"/>
     <w:rsid w:val="003E3F04"/>
     <w:rsid w:val="003E7F0D"/>
     <w:rsid w:val="00411150"/>
     <w:rsid w:val="00420BAA"/>
     <w:rsid w:val="0042422D"/>
     <w:rsid w:val="004249C2"/>
     <w:rsid w:val="00450638"/>
     <w:rsid w:val="004637B0"/>
     <w:rsid w:val="00473527"/>
     <w:rsid w:val="00476DEE"/>
     <w:rsid w:val="00480DB2"/>
     <w:rsid w:val="0049584C"/>
     <w:rsid w:val="004A681B"/>
     <w:rsid w:val="004B71AE"/>
     <w:rsid w:val="004D5E6C"/>
     <w:rsid w:val="004D6E8A"/>
     <w:rsid w:val="004E1416"/>
     <w:rsid w:val="004E63AC"/>
     <w:rsid w:val="004E7C10"/>
     <w:rsid w:val="00505A34"/>
     <w:rsid w:val="00525986"/>
     <w:rsid w:val="00566365"/>
     <w:rsid w:val="00567724"/>
     <w:rsid w:val="00574474"/>
     <w:rsid w:val="0059634B"/>
     <w:rsid w:val="00614AC7"/>
+    <w:rsid w:val="00626382"/>
     <w:rsid w:val="006269EF"/>
     <w:rsid w:val="00634428"/>
     <w:rsid w:val="00636214"/>
     <w:rsid w:val="006432AA"/>
     <w:rsid w:val="00651400"/>
     <w:rsid w:val="0065441A"/>
     <w:rsid w:val="006564D2"/>
     <w:rsid w:val="006606AB"/>
+    <w:rsid w:val="00660751"/>
     <w:rsid w:val="006630F6"/>
     <w:rsid w:val="00680741"/>
     <w:rsid w:val="006A1D8D"/>
     <w:rsid w:val="006A3A33"/>
     <w:rsid w:val="006A559C"/>
     <w:rsid w:val="006B1041"/>
     <w:rsid w:val="006D609D"/>
     <w:rsid w:val="006F6D76"/>
     <w:rsid w:val="00703334"/>
     <w:rsid w:val="00715640"/>
     <w:rsid w:val="00717E5B"/>
     <w:rsid w:val="00731768"/>
     <w:rsid w:val="0073228D"/>
     <w:rsid w:val="007375EB"/>
     <w:rsid w:val="00750081"/>
     <w:rsid w:val="00757EB4"/>
     <w:rsid w:val="00764E09"/>
     <w:rsid w:val="00765C07"/>
     <w:rsid w:val="00765D7A"/>
     <w:rsid w:val="0077745D"/>
     <w:rsid w:val="007818B0"/>
     <w:rsid w:val="00785946"/>
     <w:rsid w:val="007860DA"/>
     <w:rsid w:val="0078691B"/>
     <w:rsid w:val="00787BD3"/>
@@ -11785,108 +12055,111 @@
     <w:rsid w:val="008546AC"/>
     <w:rsid w:val="008762B3"/>
     <w:rsid w:val="00894D4A"/>
     <w:rsid w:val="008B43E0"/>
     <w:rsid w:val="008C3D71"/>
     <w:rsid w:val="008C4486"/>
     <w:rsid w:val="008D304D"/>
     <w:rsid w:val="008E5CCC"/>
     <w:rsid w:val="00900F26"/>
     <w:rsid w:val="009012A1"/>
     <w:rsid w:val="00907097"/>
     <w:rsid w:val="00912FA4"/>
     <w:rsid w:val="00922108"/>
     <w:rsid w:val="00984B11"/>
     <w:rsid w:val="00997F57"/>
     <w:rsid w:val="009F5A39"/>
     <w:rsid w:val="00A0413B"/>
     <w:rsid w:val="00A11331"/>
     <w:rsid w:val="00A17720"/>
     <w:rsid w:val="00A207A8"/>
     <w:rsid w:val="00A27B36"/>
     <w:rsid w:val="00A32429"/>
     <w:rsid w:val="00A400B7"/>
     <w:rsid w:val="00A533F8"/>
     <w:rsid w:val="00A576DC"/>
+    <w:rsid w:val="00A612FD"/>
     <w:rsid w:val="00A64ABC"/>
     <w:rsid w:val="00AB10FC"/>
     <w:rsid w:val="00AE5C25"/>
     <w:rsid w:val="00AF122E"/>
     <w:rsid w:val="00B22A30"/>
     <w:rsid w:val="00B2669A"/>
     <w:rsid w:val="00B32E98"/>
     <w:rsid w:val="00B417A1"/>
     <w:rsid w:val="00B503BC"/>
     <w:rsid w:val="00B50A25"/>
     <w:rsid w:val="00B5372C"/>
+    <w:rsid w:val="00B61C12"/>
     <w:rsid w:val="00B80B2F"/>
     <w:rsid w:val="00B80FB2"/>
     <w:rsid w:val="00BA5A16"/>
     <w:rsid w:val="00BD29D9"/>
     <w:rsid w:val="00BF6201"/>
     <w:rsid w:val="00C05D9C"/>
     <w:rsid w:val="00C17C99"/>
     <w:rsid w:val="00C26FD6"/>
     <w:rsid w:val="00C3049F"/>
     <w:rsid w:val="00C34976"/>
     <w:rsid w:val="00C41E4A"/>
     <w:rsid w:val="00C478CA"/>
     <w:rsid w:val="00C53512"/>
     <w:rsid w:val="00C7534B"/>
     <w:rsid w:val="00CA7138"/>
     <w:rsid w:val="00CB0F26"/>
     <w:rsid w:val="00CD54D3"/>
     <w:rsid w:val="00CE2344"/>
     <w:rsid w:val="00CE3F56"/>
     <w:rsid w:val="00CF00B7"/>
     <w:rsid w:val="00CF6774"/>
     <w:rsid w:val="00D0431D"/>
     <w:rsid w:val="00D362CD"/>
     <w:rsid w:val="00D364A5"/>
     <w:rsid w:val="00D42416"/>
     <w:rsid w:val="00D43BFD"/>
     <w:rsid w:val="00D507C7"/>
     <w:rsid w:val="00D64887"/>
     <w:rsid w:val="00D64BB2"/>
     <w:rsid w:val="00DA520D"/>
     <w:rsid w:val="00DB27FC"/>
     <w:rsid w:val="00DB418F"/>
     <w:rsid w:val="00DB4C27"/>
     <w:rsid w:val="00E11470"/>
     <w:rsid w:val="00E20D77"/>
     <w:rsid w:val="00E25EE2"/>
     <w:rsid w:val="00E652F6"/>
     <w:rsid w:val="00E6707C"/>
     <w:rsid w:val="00E75855"/>
     <w:rsid w:val="00E9232C"/>
     <w:rsid w:val="00EB5662"/>
     <w:rsid w:val="00EC0AD5"/>
     <w:rsid w:val="00EC1DF0"/>
     <w:rsid w:val="00EC3F46"/>
     <w:rsid w:val="00EC79D9"/>
     <w:rsid w:val="00ED42EF"/>
     <w:rsid w:val="00ED76A9"/>
+    <w:rsid w:val="00ED781D"/>
     <w:rsid w:val="00EE45E5"/>
     <w:rsid w:val="00EF5CC4"/>
     <w:rsid w:val="00EF68CA"/>
     <w:rsid w:val="00F01C37"/>
     <w:rsid w:val="00F02579"/>
     <w:rsid w:val="00F162D8"/>
     <w:rsid w:val="00F4554A"/>
     <w:rsid w:val="00F4647E"/>
     <w:rsid w:val="00F50691"/>
     <w:rsid w:val="00F64F6D"/>
     <w:rsid w:val="00F664D0"/>
     <w:rsid w:val="00F82839"/>
     <w:rsid w:val="00F92B25"/>
     <w:rsid w:val="00F978DC"/>
     <w:rsid w:val="00FD5156"/>
     <w:rsid w:val="00FF6725"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -12320,80 +12593,77 @@
     <w:qFormat/>
     <w:rsid w:val="006D609D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006D609D"/>
+    <w:rsid w:val="003964BA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:before="120" w:after="240"/>
+      <w:ind w:left="284"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B50A25"/>
+    <w:rsid w:val="00ED781D"/>
     <w:pPr>
-      <w:numPr>
-[...4 lines deleted...]
-      <w:ind w:left="426"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="426" w:hanging="426"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Ttulo3"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo4Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00077B16"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="180"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
@@ -12571,65 +12841,65 @@
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00750081"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="meta-date">
     <w:name w:val="meta-date"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00303E30"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
     <w:name w:val="Título 2 Car"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006D609D"/>
+    <w:rsid w:val="003964BA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00B50A25"/>
+    <w:rsid w:val="00ED781D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00997F57"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="address">
@@ -13438,75 +13708,92 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA Sixth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28FDCD05-B64F-46D6-B54C-5E439794CD2D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8996</Characters>
+  <Pages>6</Pages>
+  <Words>1685</Words>
+  <Characters>9272</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>149</Lines>
-  <Paragraphs>70</Paragraphs>
+  <Lines>77</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Títulos</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>11</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr/>
+      <vt:lpstr>TÍTULO DEL ARTÍCULO</vt:lpstr>
+      <vt:lpstr>    Resumen (Times New Roman 12, negrita, justificado, interlineado sencillo)</vt:lpstr>
+      <vt:lpstr>    INTRODUCCIÓN (Times New Roman 12, negrita, justificado, interlineado sencillo) </vt:lpstr>
+      <vt:lpstr>        Título de 2º nivel. (Numeración en arábigo, Times New Roman, 12, negrita, justif</vt:lpstr>
+      <vt:lpstr>    OBJETIVOS (Times New Roman 12, negrita, justificado, interlineado sencillo) </vt:lpstr>
+      <vt:lpstr>    METODOLOGÍA (Times New Roman 12, negrita, justificado, interlineado sencillo) </vt:lpstr>
+      <vt:lpstr>    DISCUSIÓN (Times New Roman 12, negrita, justificado, interlineado sencillo) </vt:lpstr>
+      <vt:lpstr>    CONCLUSIONES (Times New Roman 12, negrita, justificado, interlineado sencillo) </vt:lpstr>
+      <vt:lpstr>    REFERENCIAS (APA 7ª Edición). (Times New Roman 12, negrita, justificado, interli</vt:lpstr>
+      <vt:lpstr>    CONTRIBUCIONES DE AUTORES, FINANCIACIÓN Y AGRADECIMIENTOS</vt:lpstr>
+      <vt:lpstr>        AUTORES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10479</CharactersWithSpaces>
+  <CharactersWithSpaces>10936</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>852006</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:correoelectronico@dominio.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4915248</vt:i4>
       </vt:variant>
       <vt:variant>