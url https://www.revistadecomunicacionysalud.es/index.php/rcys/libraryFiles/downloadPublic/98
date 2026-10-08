--- v3 (2026-09-02)
+++ v4 (2026-10-08)
@@ -9,51 +9,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1D1D8443" w14:textId="24011EA7" w:rsidR="00636214" w:rsidRPr="008E5CCC" w:rsidRDefault="004B71AE" w:rsidP="00DB4C27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37ABDDFB" wp14:editId="19ADBDC1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4028440</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
@@ -260,127 +260,122 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Salud</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75341396" w14:textId="77777777" w:rsidR="00420BAA" w:rsidRPr="008E5CCC" w:rsidRDefault="00420BAA" w:rsidP="00DB4C27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ISSN: 2173-1675 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E054D8" w14:textId="31760549" w:rsidR="00420BAA" w:rsidRPr="008E5CCC" w:rsidRDefault="00200108" w:rsidP="00DB4C27">
+    <w:p w14:paraId="69E054D8" w14:textId="1DE3B073" w:rsidR="00420BAA" w:rsidRPr="008E5CCC" w:rsidRDefault="00CF3645" w:rsidP="00DB4C27">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
-          <w:b/>
           <w:noProof/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17B58C00" wp14:editId="12400522">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B02312D" wp14:editId="3690994F">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>7620</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>49530</wp:posOffset>
+              <wp:posOffset>43815</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="873760" cy="305435"/>
-[...10 lines deleted...]
-            <wp:docPr id="2094245192" name="Imagen 1"/>
+            <wp:extent cx="864870" cy="302260"/>
+            <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="1085403776" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2094245192" name="Imagen 2094245192"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="873760" cy="305435"/>
+                      <a:ext cx="870948" cy="304568"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
+            <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
-            <wp14:sizeRelV relativeFrom="margin">
+            <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E23C18D" w14:textId="1010CE25" w:rsidR="00CA7138" w:rsidRPr="008E5CCC" w:rsidRDefault="00420BAA" w:rsidP="00DB4C27">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -5846,51 +5841,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>terlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E41390" w14:textId="4CAC1EFC" w:rsidR="00EB5662" w:rsidRDefault="004B71AE" w:rsidP="00B61C12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="576FBD66" wp14:editId="168A039F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="576FBD66" wp14:editId="229101E2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1528445</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>511175</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3051175" cy="1533525"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="3" name="Gráfico 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Gráfico 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15" cstate="print">
@@ -6449,85 +6444,69 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Grado</w:t>
             </w:r>
             <w:r w:rsidR="00B61C12">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B61C12" w:rsidRPr="00B61C12">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Times New </w:t>
+              <w:t xml:space="preserve">(Times New </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00B61C12" w:rsidRPr="00B61C12">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Roman</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B61C12" w:rsidRPr="00B61C12">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>, 1</w:t>
-[...7 lines deleted...]
-              <w:t>1)</w:t>
+              <w:t>, 11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2FFC62CA" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -9430,63 +9409,63 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009012A1" w:rsidRPr="008E5CCC" w:rsidSect="00AF122E">
       <w:headerReference w:type="even" r:id="rId17"/>
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="even" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1272" w:right="1418" w:bottom="993" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20891154" w14:textId="77777777" w:rsidR="00660751" w:rsidRDefault="00660751" w:rsidP="002A24F9">
+    <w:p w14:paraId="52E42440" w14:textId="77777777" w:rsidR="00A328AC" w:rsidRDefault="00A328AC" w:rsidP="002A24F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="249F6F31" w14:textId="77777777" w:rsidR="00660751" w:rsidRDefault="00660751" w:rsidP="002A24F9">
+    <w:p w14:paraId="2527C6BF" w14:textId="77777777" w:rsidR="00A328AC" w:rsidRDefault="00A328AC" w:rsidP="002A24F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9523,51 +9502,51 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="567CD29E" w14:textId="77777777" w:rsidR="00EE45E5" w:rsidRPr="00765C07" w:rsidRDefault="00EE45E5" w:rsidP="00EE45E5">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00765C07">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00765C07">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00765C07">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
@@ -9591,51 +9570,51 @@
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AF122E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Pie de página lo coloca el editor</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67B16240" w14:textId="77777777" w:rsidR="00C7534B" w:rsidRPr="006564D2" w:rsidRDefault="00C7534B" w:rsidP="00C7534B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006564D2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006564D2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="006564D2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
@@ -9655,78 +9634,78 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1B132E75" w14:textId="77777777" w:rsidR="00A207A8" w:rsidRPr="006564D2" w:rsidRDefault="008D304D" w:rsidP="00C7534B">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006564D2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>Pie de página lo coloca el editor</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31F47954" w14:textId="77777777" w:rsidR="007375EB" w:rsidRPr="00F64F6D" w:rsidRDefault="007375EB" w:rsidP="00F64F6D">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55AA84BE" w14:textId="77777777" w:rsidR="00660751" w:rsidRDefault="00660751" w:rsidP="002A24F9">
+    <w:p w14:paraId="76D299E5" w14:textId="77777777" w:rsidR="00A328AC" w:rsidRDefault="00A328AC" w:rsidP="002A24F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40FC9811" w14:textId="77777777" w:rsidR="00660751" w:rsidRDefault="00660751" w:rsidP="002A24F9">
+    <w:p w14:paraId="6C571CD1" w14:textId="77777777" w:rsidR="00A328AC" w:rsidRDefault="00A328AC" w:rsidP="002A24F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="474F7923" w14:textId="77777777" w:rsidR="000B498E" w:rsidRPr="004249C2" w:rsidRDefault="000B498E" w:rsidP="000B498E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004249C2">
@@ -9806,105 +9785,105 @@
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>10, justificado, interlineado sencillo).</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4EA8F3F7" w14:textId="41846186" w:rsidR="00D364A5" w:rsidRPr="00AF122E" w:rsidRDefault="00EE45E5" w:rsidP="00765C07">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AF122E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Título del artículo</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C587B04" w14:textId="77777777" w:rsidR="00C7534B" w:rsidRPr="00AF122E" w:rsidRDefault="002F13BD" w:rsidP="00C7534B">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AF122E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Nombre y Apellidos de los autores</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02D716A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B04E7D6"/>
     <w:lvl w:ilvl="0" w:tplc="E9702B3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11877,51 +11856,51 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1262033985">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="281035560">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="582757393">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="962149846">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1758600881">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="290357054">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="190"/>
+  <w:zoom w:percent="130"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -11938,50 +11917,51 @@
     <w:rsid w:val="000602F7"/>
     <w:rsid w:val="00077B16"/>
     <w:rsid w:val="000A64FA"/>
     <w:rsid w:val="000B498E"/>
     <w:rsid w:val="000C1C91"/>
     <w:rsid w:val="000F33AF"/>
     <w:rsid w:val="001308C7"/>
     <w:rsid w:val="00153170"/>
     <w:rsid w:val="00171413"/>
     <w:rsid w:val="001900C3"/>
     <w:rsid w:val="00196173"/>
     <w:rsid w:val="001A76B6"/>
     <w:rsid w:val="001A7DA7"/>
     <w:rsid w:val="001D0517"/>
     <w:rsid w:val="001F26C5"/>
     <w:rsid w:val="00200108"/>
     <w:rsid w:val="0021137B"/>
     <w:rsid w:val="0022406B"/>
     <w:rsid w:val="00231753"/>
     <w:rsid w:val="002340B0"/>
     <w:rsid w:val="002606E0"/>
     <w:rsid w:val="00273543"/>
     <w:rsid w:val="0027413C"/>
     <w:rsid w:val="002755EA"/>
     <w:rsid w:val="00283902"/>
+    <w:rsid w:val="002931AF"/>
     <w:rsid w:val="00294274"/>
     <w:rsid w:val="002A24F9"/>
     <w:rsid w:val="002A49AC"/>
     <w:rsid w:val="002C089D"/>
     <w:rsid w:val="002C2691"/>
     <w:rsid w:val="002E1569"/>
     <w:rsid w:val="002E2434"/>
     <w:rsid w:val="002F13BD"/>
     <w:rsid w:val="00303E30"/>
     <w:rsid w:val="00354A59"/>
     <w:rsid w:val="003610B0"/>
     <w:rsid w:val="00361A5C"/>
     <w:rsid w:val="003811FE"/>
     <w:rsid w:val="00385459"/>
     <w:rsid w:val="00385F1E"/>
     <w:rsid w:val="00386A09"/>
     <w:rsid w:val="003964BA"/>
     <w:rsid w:val="003A4D50"/>
     <w:rsid w:val="003A7845"/>
     <w:rsid w:val="003E3F04"/>
     <w:rsid w:val="003E7F0D"/>
     <w:rsid w:val="00411150"/>
     <w:rsid w:val="00420BAA"/>
     <w:rsid w:val="0042422D"/>
     <w:rsid w:val="004249C2"/>
@@ -12052,86 +12032,88 @@
     <w:rsid w:val="00844CBD"/>
     <w:rsid w:val="00851368"/>
     <w:rsid w:val="00851CD4"/>
     <w:rsid w:val="008546AC"/>
     <w:rsid w:val="008762B3"/>
     <w:rsid w:val="00894D4A"/>
     <w:rsid w:val="008B43E0"/>
     <w:rsid w:val="008C3D71"/>
     <w:rsid w:val="008C4486"/>
     <w:rsid w:val="008D304D"/>
     <w:rsid w:val="008E5CCC"/>
     <w:rsid w:val="00900F26"/>
     <w:rsid w:val="009012A1"/>
     <w:rsid w:val="00907097"/>
     <w:rsid w:val="00912FA4"/>
     <w:rsid w:val="00922108"/>
     <w:rsid w:val="00984B11"/>
     <w:rsid w:val="00997F57"/>
     <w:rsid w:val="009F5A39"/>
     <w:rsid w:val="00A0413B"/>
     <w:rsid w:val="00A11331"/>
     <w:rsid w:val="00A17720"/>
     <w:rsid w:val="00A207A8"/>
     <w:rsid w:val="00A27B36"/>
     <w:rsid w:val="00A32429"/>
+    <w:rsid w:val="00A328AC"/>
     <w:rsid w:val="00A400B7"/>
     <w:rsid w:val="00A533F8"/>
     <w:rsid w:val="00A576DC"/>
     <w:rsid w:val="00A612FD"/>
     <w:rsid w:val="00A64ABC"/>
     <w:rsid w:val="00AB10FC"/>
     <w:rsid w:val="00AE5C25"/>
     <w:rsid w:val="00AF122E"/>
     <w:rsid w:val="00B22A30"/>
     <w:rsid w:val="00B2669A"/>
     <w:rsid w:val="00B32E98"/>
     <w:rsid w:val="00B417A1"/>
     <w:rsid w:val="00B503BC"/>
     <w:rsid w:val="00B50A25"/>
     <w:rsid w:val="00B5372C"/>
     <w:rsid w:val="00B61C12"/>
     <w:rsid w:val="00B80B2F"/>
     <w:rsid w:val="00B80FB2"/>
     <w:rsid w:val="00BA5A16"/>
     <w:rsid w:val="00BD29D9"/>
     <w:rsid w:val="00BF6201"/>
     <w:rsid w:val="00C05D9C"/>
     <w:rsid w:val="00C17C99"/>
     <w:rsid w:val="00C26FD6"/>
     <w:rsid w:val="00C3049F"/>
     <w:rsid w:val="00C34976"/>
     <w:rsid w:val="00C41E4A"/>
     <w:rsid w:val="00C478CA"/>
     <w:rsid w:val="00C53512"/>
     <w:rsid w:val="00C7534B"/>
     <w:rsid w:val="00CA7138"/>
     <w:rsid w:val="00CB0F26"/>
     <w:rsid w:val="00CD54D3"/>
     <w:rsid w:val="00CE2344"/>
     <w:rsid w:val="00CE3F56"/>
     <w:rsid w:val="00CF00B7"/>
+    <w:rsid w:val="00CF3645"/>
     <w:rsid w:val="00CF6774"/>
     <w:rsid w:val="00D0431D"/>
     <w:rsid w:val="00D362CD"/>
     <w:rsid w:val="00D364A5"/>
     <w:rsid w:val="00D42416"/>
     <w:rsid w:val="00D43BFD"/>
     <w:rsid w:val="00D507C7"/>
     <w:rsid w:val="00D64887"/>
     <w:rsid w:val="00D64BB2"/>
     <w:rsid w:val="00DA520D"/>
     <w:rsid w:val="00DB27FC"/>
     <w:rsid w:val="00DB418F"/>
     <w:rsid w:val="00DB4C27"/>
     <w:rsid w:val="00E11470"/>
     <w:rsid w:val="00E20D77"/>
     <w:rsid w:val="00E25EE2"/>
     <w:rsid w:val="00E652F6"/>
     <w:rsid w:val="00E6707C"/>
     <w:rsid w:val="00E75855"/>
     <w:rsid w:val="00E9232C"/>
     <w:rsid w:val="00EB5662"/>
     <w:rsid w:val="00EC0AD5"/>
     <w:rsid w:val="00EC1DF0"/>
     <w:rsid w:val="00EC3F46"/>
     <w:rsid w:val="00EC79D9"/>