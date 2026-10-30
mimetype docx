--- v4 (2026-10-08)
+++ v5 (2026-10-30)
@@ -11,51 +11,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1D1D8443" w14:textId="24011EA7" w:rsidR="00636214" w:rsidRPr="008E5CCC" w:rsidRDefault="004B71AE" w:rsidP="00DB4C27">
+    <w:p w14:paraId="1D1D8443" w14:textId="506FFBCE" w:rsidR="00636214" w:rsidRPr="008E5CCC" w:rsidRDefault="004B71AE" w:rsidP="00DB4C27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37ABDDFB" wp14:editId="19ADBDC1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4028440</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-83185</wp:posOffset>
             </wp:positionV>
@@ -138,110 +138,90 @@
       </w:r>
       <w:r w:rsidR="00851CD4" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00420BAA" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00636214" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="0027413C">
+      <w:r w:rsidR="000C6D9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00420BAA" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00851CD4" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000602F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vol</w:t>
       </w:r>
       <w:r w:rsidR="00636214" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.xx</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.xx, pp</w:t>
+      </w:r>
       <w:r w:rsidR="00420BAA" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00636214" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pp.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1067B269" w14:textId="77777777" w:rsidR="00420BAA" w:rsidRPr="008E5CCC" w:rsidRDefault="00420BAA" w:rsidP="00DB4C27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -666,77 +646,51 @@
         </w:rPr>
         <w:t>Título en inglés</w:t>
       </w:r>
       <w:r w:rsidR="00A612FD" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00476DEE" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Times New </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> 12, minúsculas, cursiva, negrita, centrado)</w:t>
+        <w:t>(Times New Roman 12, minúsculas, cursiva, negrita, centrado)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B871E63" w14:textId="77777777" w:rsidR="00A612FD" w:rsidRPr="00A612FD" w:rsidRDefault="00A612FD" w:rsidP="00A612FD"/>
     <w:p w14:paraId="7B44AFF4" w14:textId="77777777" w:rsidR="000B498E" w:rsidRPr="00A612FD" w:rsidRDefault="000B498E" w:rsidP="00DB4C27">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -760,110 +714,88 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A612FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12, negrita, centrado, interlineado sencillo):</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0AD5" w:rsidRPr="00A612FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A612FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Universidad. País. (</w:t>
+      </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...52 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12,</w:t>
       </w:r>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> normal, </w:t>
       </w:r>
       <w:r w:rsidR="006630F6" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>centrado</w:t>
       </w:r>
       <w:r w:rsidRPr="00A612FD">
@@ -919,62 +851,52 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, </w:t>
       </w:r>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">normal, </w:t>
       </w:r>
       <w:r w:rsidR="006630F6" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>centrado</w:t>
       </w:r>
       <w:r w:rsidRPr="00A612FD">
@@ -996,120 +918,98 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nombre y apellidos del 2º autor (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A612FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12, negrita, </w:t>
+      </w:r>
+      <w:r w:rsidR="006630F6" w:rsidRPr="00A612FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>centrado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A612FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, interlineado sencillo): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A612FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Universidad. País. (</w:t>
+      </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...62 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, </w:t>
       </w:r>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">normal, </w:t>
       </w:r>
       <w:r w:rsidR="006630F6" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>centrado</w:t>
       </w:r>
       <w:r w:rsidRPr="00A612FD">
@@ -1142,62 +1042,52 @@
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="0000FF"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:u w:val="single"/>
               <w:lang w:eastAsia="es-ES"/>
             </w:rPr>
             <w:t>correoelectronico@dominio.com</w:t>
           </w:r>
         </w:hyperlink>
       </w:hyperlink>
       <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12</w:t>
       </w:r>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, normal, centrado</w:t>
       </w:r>
       <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, interlineado sencillo como </w:t>
       </w:r>
       <w:r w:rsidRPr="00A612FD">
@@ -1300,115 +1190,71 @@
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Apellido </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Apellido Apellido, N</w:t>
+      </w:r>
+      <w:r w:rsidR="00480DB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>ombre</w:t>
+      </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Apellido</w:t>
-[...52 lines deleted...]
-        <w:t>, N</w:t>
+        <w:t xml:space="preserve"> y Apellido Apellido, N</w:t>
       </w:r>
       <w:r w:rsidR="00480DB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>ombre</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (año).</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -1477,128 +1323,82 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Revista de Comunicación y Salud</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ##, </w:t>
-[...21 lines deleted...]
-        <w:t>-pp</w:t>
+        <w:t xml:space="preserve"> ##, pp-pp</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00B22A30" w:rsidRPr="00B22A30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Times New Roman </w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>12, justificado)</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
@@ -1805,68 +1605,63 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">o privada. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FBB15E0" w14:textId="77777777" w:rsidR="00D0431D" w:rsidRPr="006D609D" w:rsidRDefault="000600C1" w:rsidP="003964BA">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
       <w:r w:rsidRPr="006D609D">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00765D7A" w:rsidRPr="006D609D">
         <w:t>esumen</w:t>
       </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="006D609D">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="006D609D">
-        <w:t xml:space="preserve">Times New </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="006D609D">
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="006D609D">
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="006D609D">
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27430D31" w14:textId="77777777" w:rsidR="00D0431D" w:rsidRPr="008E5CCC" w:rsidRDefault="007D00C1" w:rsidP="00A612FD">
+    <w:p w14:paraId="27430D31" w14:textId="6C0645F2" w:rsidR="00D0431D" w:rsidRPr="008E5CCC" w:rsidRDefault="007D00C1" w:rsidP="00A612FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D00C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Introducción:</w:t>
       </w:r>
       <w:r w:rsidRPr="007D00C1">
@@ -2013,142 +1808,148 @@
       <w:r w:rsidRPr="007D00C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00DB4C27">
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0431D" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Roman</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, 12, normal, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">justificado, </w:t>
+      </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 12, normal, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
+        <w:t>interlineado sencillo</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">justificado, </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D9F" w:rsidRPr="000C6D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>300 palabras</w:t>
       </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>interlineado sencillo)</w:t>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="525DC9F8" w14:textId="77777777" w:rsidR="002A49AC" w:rsidRPr="001900C3" w:rsidRDefault="0059634B" w:rsidP="00A612FD">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rStyle w:val="Ttulo2Car"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
       <w:r w:rsidR="000600C1" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rStyle w:val="Ttulo2Car"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
@@ -2180,470 +1981,358 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">palabra, palabra, palabra, palabra, palabra. </w:t>
       </w:r>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C3C834F" w14:textId="77777777" w:rsidR="008762B3" w:rsidRPr="001900C3" w:rsidRDefault="0021137B" w:rsidP="00A612FD">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rStyle w:val="Ttulo2Car"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0431D" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12, negrita, </w:t>
+      </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Roman</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>justificado</w:t>
+      </w:r>
       <w:r w:rsidR="00D0431D" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 12, negrita, </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64FCED93" w14:textId="2EFE72C4" w:rsidR="00680741" w:rsidRPr="00A612FD" w:rsidRDefault="00EC1DF0" w:rsidP="00A612FD">
+    <w:p w14:paraId="64FCED93" w14:textId="580949B2" w:rsidR="00680741" w:rsidRPr="00A612FD" w:rsidRDefault="00EC1DF0" w:rsidP="00A612FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Introduction</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Introduction: </w:t>
+      </w:r>
       <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
       </w:r>
       <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Methodology: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Results: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, nota a pie de página, texto normal, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discussion: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>texto normal, texto normal, texto normal, texto normal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Conclusions:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
         <w:t>texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
       </w:r>
       <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...180 lines deleted...]
-      </w:r>
       <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
       <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, 12, normal, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>justificado</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
+        <w:t xml:space="preserve">justificado, </w:t>
+      </w:r>
+      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
+        <w:t>interlineado sencillo</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
+      <w:r w:rsidR="000C6D9F" w:rsidRPr="000C6D9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>interlineado</w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>300 palabras</w:t>
+      </w:r>
       <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56331584" w14:textId="77777777" w:rsidR="00EC79D9" w:rsidRPr="001900C3" w:rsidRDefault="00ED42EF" w:rsidP="00A612FD">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -2667,131 +2356,69 @@
       <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
       <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 12, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> 12, negrita, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>justificado</w:t>
+      </w:r>
       <w:r w:rsidR="002A49AC" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>negrita</w:t>
-[...69 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00CD3F20" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="001900C3" w:rsidRDefault="00F92B25" w:rsidP="00A612FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>word, word, word, word, word</w:t>
@@ -2808,110 +2435,91 @@
       <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="001900C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, 12, normal, justificado, interlineado sencillo) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CFB5DC1" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="003E7F0D" w:rsidRDefault="00651400" w:rsidP="00ED781D">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>INTRODUCCIÓN</w:t>
       </w:r>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidR="00B80B2F" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidR="00F92B25" w:rsidRPr="00ED781D">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -2932,63 +2540,52 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, sangría primera línea 0,5 cm, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2613D318" w14:textId="77777777" w:rsidR="004E1416" w:rsidRPr="003E7F0D" w:rsidRDefault="0042422D" w:rsidP="00A612FD">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cita textual de</w:t>
@@ -3066,895 +2663,79 @@
         </w:rPr>
         <w:t xml:space="preserve"> (Autor y Autor, Año). Cuando tenga más de dos autores, sólo se escribe el apellido del primer autor, seguido de </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6196168F" w14:textId="77777777" w:rsidR="0042422D" w:rsidRPr="003E7F0D" w:rsidRDefault="0042422D" w:rsidP="00A612FD">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Texto </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto </w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>cita cita cita cita cita cita cita cita cita cita cita cita cita cita cita cita cita cita cita”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Autor, Año, p. XXX)</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>texto</w:t>
-[...819 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55EC59CB" w14:textId="77777777" w:rsidR="0042422D" w:rsidRPr="008E5CCC" w:rsidRDefault="0042422D" w:rsidP="00A612FD">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cita textua</w:t>
       </w:r>
       <w:r w:rsidR="004E1416">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">l en el texto normal de más de </w:t>
       </w:r>
       <w:r w:rsidR="004E1416">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -4166,831 +2947,151 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Si la oración incluye el apellido del autor, sólo se escribe la fecha entre paréntesis (Año). Si no se incluye el autor en la oración, se escribe entre paréntesis el apellido y la fecha (Autor, Año).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E4E2E22" w14:textId="77777777" w:rsidR="00FF6725" w:rsidRDefault="0042422D" w:rsidP="00A612FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Texto </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Autor y Autor, Año, p</w:t>
+      </w:r>
+      <w:r w:rsidR="008215A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. XXX-YYY)</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>texto</w:t>
-[...685 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> texto texto texto texto texto</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="284CB109" w14:textId="77777777" w:rsidR="003E7F0D" w:rsidRPr="00FF6725" w:rsidRDefault="007A485D" w:rsidP="00ED781D">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:t xml:space="preserve">Título de 2º nivel. (Numeración en arábigo, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
-        <w:t xml:space="preserve">Times New </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:t>, 12, negrita, justificado interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21306237" w14:textId="77777777" w:rsidR="007A485D" w:rsidRPr="00077B16" w:rsidRDefault="007A485D" w:rsidP="00ED781D">
       <w:pPr>
         <w:pStyle w:val="Ttulo4"/>
       </w:pPr>
       <w:r w:rsidRPr="00077B16">
         <w:t xml:space="preserve">Título de tercer nivel y sucesivos. (Numeración en arábigo, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="00077B16">
-        <w:t xml:space="preserve">Times New </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidR="00785946" w:rsidRPr="00077B16">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00077B16">
         <w:t>12, negrita, sangría izquierda a 1,25 cm</w:t>
       </w:r>
       <w:r w:rsidR="008215A1" w:rsidRPr="00077B16">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00077B16">
         <w:t>, justificado e interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58349772" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="008E5CCC" w:rsidRDefault="00680741" w:rsidP="003964BA">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>OBJETIVOS (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -5011,119 +3112,100 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, sangría primera línea 0,5 cm</w:t>
       </w:r>
       <w:r w:rsidR="008215A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23589B3F" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="003E7F0D" w:rsidRDefault="00680741" w:rsidP="003964BA">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>METODOLOGÍA (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -5144,156 +3226,111 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, sangría primera línea 0,5 cm, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B9C7DD" w14:textId="6FA638BF" w:rsidR="00ED781D" w:rsidRPr="00ED781D" w:rsidRDefault="00ED781D" w:rsidP="00ED781D">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">RESULTADOS (Times New </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 12, negrita, justificado, interlineado sencillo)</w:t>
+        <w:t>RESULTADOS (Times New Roman 12, negrita, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14481C67" w14:textId="0AD18C48" w:rsidR="00ED781D" w:rsidRDefault="00ED781D" w:rsidP="00ED781D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal... (</w:t>
       </w:r>
       <w:r w:rsidR="00626382" w:rsidRPr="00626382">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Times New Roman </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>12, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="399C246E" w14:textId="2241B531" w:rsidR="00B61C12" w:rsidRDefault="00626382" w:rsidP="00B61C12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
@@ -5357,115 +3394,81 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="0065441A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Figura 1. </w:t>
       </w:r>
       <w:r w:rsidR="0065441A" w:rsidRPr="0065441A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Times New </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>(Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="0065441A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, 12, negrita, alineado a la izquierda</w:t>
+      </w:r>
       <w:r w:rsidR="0065441A" w:rsidRPr="0065441A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Roman</w:t>
-[...5 lines deleted...]
-          <w:b/>
+        <w:t>, interlineado sencillo)</w:t>
+      </w:r>
+      <w:r w:rsidR="0065441A" w:rsidRPr="0065441A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>, 12, negrita, alineado a la izquierda</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">, 12, cursiva, </w:t>
+        <w:t xml:space="preserve"> Título de la fotografía. (Times New Roman, 12, cursiva, </w:t>
       </w:r>
       <w:r w:rsidR="0065441A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>alineado a la izquierda</w:t>
       </w:r>
       <w:r w:rsidR="0065441A" w:rsidRPr="0065441A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A49BCA6" w14:textId="36691324" w:rsidR="003964BA" w:rsidRDefault="003964BA" w:rsidP="00B61C12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -5580,196 +3583,166 @@
       <w:r w:rsidR="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A612FD" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="00A612FD" w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 12, negrita, </w:t>
+      </w:r>
       <w:r w:rsidR="00A612FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Roman</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>alineado a la izquierda</w:t>
+      </w:r>
       <w:r w:rsidR="00A612FD" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 12, negrita, </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B71AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Texto</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 12, cursiva, centrado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A511F97" w14:textId="6E5B3028" w:rsidR="00680741" w:rsidRPr="00EB5662" w:rsidRDefault="00680741" w:rsidP="003964BA">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>DISCUSIÓN</w:t>
       </w:r>
       <w:r w:rsidR="007A3280">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -5790,102 +3763,91 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, sangría primera línea 0,5 cm, in</w:t>
       </w:r>
       <w:r w:rsidR="00EB5662">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>terlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E41390" w14:textId="4CAC1EFC" w:rsidR="00EB5662" w:rsidRDefault="004B71AE" w:rsidP="00B61C12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="576FBD66" wp14:editId="229101E2">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="576FBD66" wp14:editId="77184DE1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1528445</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>511175</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3051175" cy="1533525"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="3" name="Gráfico 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Gráfico 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15" cstate="print">
@@ -5908,105 +3870,61 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00EB5662" w:rsidRPr="00EB5662">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figura 2. (Times New </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Figura 2. (Times New Roman, 12, negrita, centrado, interlineado sencillo)</w:t>
+      </w:r>
       <w:r w:rsidR="00EB5662" w:rsidRPr="00EB5662">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Roman</w:t>
-[...42 lines deleted...]
-        <w:t>, 12, cursiva, centrado, interlineado sencillo)</w:t>
+        <w:t xml:space="preserve"> Título del gráfico. (Times New Roman, 12, cursiva, centrado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4B358D" w14:textId="77777777" w:rsidR="003964BA" w:rsidRDefault="003964BA" w:rsidP="00B61C12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58F0B6CF" w14:textId="77777777" w:rsidR="003964BA" w:rsidRDefault="003964BA" w:rsidP="00B61C12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -6088,181 +4006,148 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 12, negrita, centrado, interlineado sencillo)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B71AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. (</w:t>
+      </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...38 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 12, cursiva, centrado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF0D11F" w14:textId="46A7028B" w:rsidR="0042422D" w:rsidRPr="008E5CCC" w:rsidRDefault="0042422D" w:rsidP="00B61C12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, sangría primera línea 0,5 cm, in</w:t>
       </w:r>
       <w:r w:rsidR="00D42416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>terlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidR="00B61C12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
@@ -6287,133 +4172,110 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabla 1. </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12, negrita, </w:t>
+      </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Roman</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> 12, negrita, </w:t>
+        <w:t>justificado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>, interlineado sencillo)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42416">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Título tabla. (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Título tabla. (</w:t>
-[...20 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 12, cursiva, centrado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4403" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -6444,69 +4306,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Grado</w:t>
             </w:r>
             <w:r w:rsidR="00B61C12">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B61C12" w:rsidRPr="00B61C12">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Times New </w:t>
-[...17 lines deleted...]
-              <w:t>, 11)</w:t>
+              <w:t>(Times New Roman, 11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2FFC62CA" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -6595,127 +4439,95 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                              </w:t>
             </w:r>
             <w:r w:rsidR="00A576DC" w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sector Norte de Bogotá</w:t>
             </w:r>
             <w:r w:rsidR="00B61C12">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B61C12" w:rsidRPr="00B61C12">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Times New </w:t>
-[...15 lines deleted...]
-              <w:t>, 11)</w:t>
+              <w:t>(Times New Roman, 11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A576DC" w:rsidRPr="00354A59" w14:paraId="1F8F2169" w14:textId="77777777" w:rsidTr="002755EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="29346241" w14:textId="5AD1097A" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00B61C12">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B61C12" w:rsidRPr="00B61C12">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Times New </w:t>
-[...15 lines deleted...]
-              <w:t>, 11)</w:t>
+              <w:t>(Times New Roman, 11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="59AA2517" w14:textId="77777777" w:rsidR="00A576DC" w:rsidRPr="00354A59" w:rsidRDefault="00A576DC" w:rsidP="00354A59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354A59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
@@ -7583,119 +5395,97 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 12, negrita, centrado, interlineado sencillo)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A3280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. (</w:t>
+      </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...38 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 12, cursiva, centrado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D454EFE" w14:textId="77777777" w:rsidR="002755EA" w:rsidRPr="002755EA" w:rsidRDefault="002755EA" w:rsidP="003964BA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7703,60 +5493,52 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El diseño de las tablas debe incluir todos los bordes, debe estar claramente definida cada columna y fila</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26F43D1E" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="002F13BD" w:rsidRDefault="00680741" w:rsidP="003964BA">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>CONCLUSIONES (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -7795,63 +5577,52 @@
       <w:r w:rsidR="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Time</w:t>
       </w:r>
       <w:r w:rsidR="00894D4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> New </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, sangría primera línea 0,5 cm, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A92C104" w14:textId="77777777" w:rsidR="00680741" w:rsidRPr="002F13BD" w:rsidRDefault="00680741" w:rsidP="003964BA">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCIAS </w:t>
       </w:r>
       <w:r w:rsidR="00CD54D3" w:rsidRPr="008E5CCC">
@@ -7860,60 +5631,52 @@
         </w:rPr>
         <w:t xml:space="preserve">(APA </w:t>
       </w:r>
       <w:r w:rsidR="00AE5C25" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00CD54D3" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ª Edición). </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -7934,63 +5697,52 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, 12, normal, justificado, sangría </w:t>
       </w:r>
       <w:r w:rsidR="00CD54D3" w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>francesa</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
@@ -8032,63 +5784,52 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, sangría francesa 0,5 cm</w:t>
       </w:r>
       <w:r w:rsidR="00894D4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
@@ -8112,600 +5853,260 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk77869505"/>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Conceptualización:</w:t>
       </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Apellido </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Apellido Apellido, Nombre, Apellido Apellido, Nombre y Apellido Apellido, Nombre. </w:t>
+      </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Metodología:</w:t>
+      </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Nombre, Apellido </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Apellido Apellido, Nombre, y Apellido Apellido, Nombre. </w:t>
+      </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Software</w:t>
+      </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Nombre y Apellido </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">: Apellido Apellido, Nombre. </w:t>
+      </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Validación</w:t>
+      </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Nombre. </w:t>
+        <w:t xml:space="preserve">: Apellido Apellido, Nombre y Apellido Apellido, Nombre. </w:t>
       </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Metodología:</w:t>
+        <w:t>Análisis formal</w:t>
       </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Apellido </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">: Apellido Apellido, Nombre y Apellido Apellido, Nombre. </w:t>
+      </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Curación de datos</w:t>
+      </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Nombre, y Apellido </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">: Apellido Apellido, Nombre. </w:t>
+      </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Redacción-Preparación del borrador original</w:t>
+      </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Nombre. </w:t>
+        <w:t xml:space="preserve">: Apellido Apellido, Nombre. </w:t>
       </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Software</w:t>
+        <w:t>Redacción-Revisión y Edición</w:t>
       </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Apellido </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">: Apellido Apellido, Nombre. </w:t>
+      </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Visualización</w:t>
+      </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Nombre. </w:t>
+        <w:t xml:space="preserve">: Apellido Apellido, Nombre. </w:t>
       </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Validación</w:t>
+        <w:t>Supervisión:</w:t>
       </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Apellido </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Apellido Apellido, Nombre. </w:t>
+      </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Administración de proyectos</w:t>
+      </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Nombre y Apellido </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">: Apellido Apellido, Nombre. </w:t>
+      </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Todos los autores han leído y aceptado la versión publicada del manuscrito:</w:t>
+      </w:r>
       <w:r w:rsidRPr="002F13BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Nombre. </w:t>
-[...331 lines deleted...]
-        <w:t>, Nombre.</w:t>
+        <w:t xml:space="preserve"> Apellido Apellido, Nombre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59566C0E" w14:textId="77777777" w:rsidR="00574474" w:rsidRPr="008E5CCC" w:rsidRDefault="00574474" w:rsidP="003964BA">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Financiación</w:t>
       </w:r>
       <w:r w:rsidR="00CB0F26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -8816,63 +6217,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 12, negrita, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B04F02" w14:textId="77777777" w:rsidR="00EC1DF0" w:rsidRPr="00ED781D" w:rsidRDefault="00EC1DF0" w:rsidP="002F13BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED781D">
@@ -8920,63 +6310,52 @@
       <w:r w:rsidR="00680741" w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00680741" w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27" w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidR="00680741" w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7001475E" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="00ED781D" w:rsidRDefault="00C05D9C" w:rsidP="002F13BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00ED781D">
@@ -9020,73 +6399,60 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SI EL AUTOR POSEE ALGÚN INDICATIVO PERSONAL TIPO ORCID, REDIRIS, RESEARCH GATE O SIMILARES, IRÍA AQUÍ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5228A7E5" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="00ED781D" w:rsidRDefault="00C05D9C" w:rsidP="00C05D9C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Índice</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> H:</w:t>
+        <w:t>Índice H:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CBDCE89" w14:textId="77777777" w:rsidR="00C05D9C" w:rsidRPr="00ED781D" w:rsidRDefault="00C05D9C" w:rsidP="00C05D9C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED781D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9248,64 +6614,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Anexo (</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -9341,63 +6695,52 @@
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB4C27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E5CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, 12, normal, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65F2892F" w14:textId="77777777" w:rsidR="003610B0" w:rsidRPr="008E5CCC" w:rsidRDefault="003610B0" w:rsidP="00DB4C27">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -9411,61 +6754,61 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009012A1" w:rsidRPr="008E5CCC" w:rsidSect="00AF122E">
       <w:headerReference w:type="even" r:id="rId17"/>
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="even" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1272" w:right="1418" w:bottom="993" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52E42440" w14:textId="77777777" w:rsidR="00A328AC" w:rsidRDefault="00A328AC" w:rsidP="002A24F9">
+    <w:p w14:paraId="7211C060" w14:textId="77777777" w:rsidR="00685B7B" w:rsidRDefault="00685B7B" w:rsidP="002A24F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2527C6BF" w14:textId="77777777" w:rsidR="00A328AC" w:rsidRDefault="00A328AC" w:rsidP="002A24F9">
+    <w:p w14:paraId="6CEC2476" w14:textId="77777777" w:rsidR="00685B7B" w:rsidRDefault="00685B7B" w:rsidP="002A24F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9651,61 +6994,61 @@
       </w:rPr>
       <w:t>Pie de página lo coloca el editor</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31F47954" w14:textId="77777777" w:rsidR="007375EB" w:rsidRPr="00F64F6D" w:rsidRDefault="007375EB" w:rsidP="00F64F6D">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76D299E5" w14:textId="77777777" w:rsidR="00A328AC" w:rsidRDefault="00A328AC" w:rsidP="002A24F9">
+    <w:p w14:paraId="57329498" w14:textId="77777777" w:rsidR="00685B7B" w:rsidRDefault="00685B7B" w:rsidP="002A24F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C571CD1" w14:textId="77777777" w:rsidR="00A328AC" w:rsidRDefault="00A328AC" w:rsidP="002A24F9">
+    <w:p w14:paraId="7CD7CB7C" w14:textId="77777777" w:rsidR="00685B7B" w:rsidRDefault="00685B7B" w:rsidP="002A24F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="474F7923" w14:textId="77777777" w:rsidR="000B498E" w:rsidRPr="004249C2" w:rsidRDefault="000B498E" w:rsidP="000B498E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004249C2">
@@ -9742,71 +7085,51 @@
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Breve reseña curricular de 3 líneas (</w:t>
       </w:r>
       <w:r w:rsidR="003E7F0D" w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Times New Roman </w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>10, justificado, interlineado sencillo).</w:t>
       </w:r>
       <w:r w:rsidRPr="004249C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4EA8F3F7" w14:textId="41846186" w:rsidR="00D364A5" w:rsidRPr="00AF122E" w:rsidRDefault="00EE45E5" w:rsidP="00765C07">
     <w:pPr>
@@ -11856,91 +9179,91 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1262033985">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="281035560">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="582757393">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="962149846">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1758600881">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="290357054">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="160"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F02579"/>
     <w:rsid w:val="00037C64"/>
     <w:rsid w:val="0004576B"/>
     <w:rsid w:val="00047CB7"/>
     <w:rsid w:val="000600C1"/>
     <w:rsid w:val="000602F7"/>
     <w:rsid w:val="00077B16"/>
     <w:rsid w:val="000A64FA"/>
     <w:rsid w:val="000B498E"/>
     <w:rsid w:val="000C1C91"/>
+    <w:rsid w:val="000C6D9F"/>
     <w:rsid w:val="000F33AF"/>
     <w:rsid w:val="001308C7"/>
     <w:rsid w:val="00153170"/>
     <w:rsid w:val="00171413"/>
     <w:rsid w:val="001900C3"/>
     <w:rsid w:val="00196173"/>
     <w:rsid w:val="001A76B6"/>
     <w:rsid w:val="001A7DA7"/>
     <w:rsid w:val="001D0517"/>
     <w:rsid w:val="001F26C5"/>
     <w:rsid w:val="00200108"/>
     <w:rsid w:val="0021137B"/>
     <w:rsid w:val="0022406B"/>
     <w:rsid w:val="00231753"/>
     <w:rsid w:val="002340B0"/>
     <w:rsid w:val="002606E0"/>
     <w:rsid w:val="00273543"/>
     <w:rsid w:val="0027413C"/>
     <w:rsid w:val="002755EA"/>
     <w:rsid w:val="00283902"/>
     <w:rsid w:val="002931AF"/>
     <w:rsid w:val="00294274"/>
     <w:rsid w:val="002A24F9"/>
     <w:rsid w:val="002A49AC"/>
     <w:rsid w:val="002C089D"/>
@@ -11975,62 +9298,64 @@
     <w:rsid w:val="004B71AE"/>
     <w:rsid w:val="004D5E6C"/>
     <w:rsid w:val="004D6E8A"/>
     <w:rsid w:val="004E1416"/>
     <w:rsid w:val="004E63AC"/>
     <w:rsid w:val="004E7C10"/>
     <w:rsid w:val="00505A34"/>
     <w:rsid w:val="00525986"/>
     <w:rsid w:val="00566365"/>
     <w:rsid w:val="00567724"/>
     <w:rsid w:val="00574474"/>
     <w:rsid w:val="0059634B"/>
     <w:rsid w:val="00614AC7"/>
     <w:rsid w:val="00626382"/>
     <w:rsid w:val="006269EF"/>
     <w:rsid w:val="00634428"/>
     <w:rsid w:val="00636214"/>
     <w:rsid w:val="006432AA"/>
     <w:rsid w:val="00651400"/>
     <w:rsid w:val="0065441A"/>
     <w:rsid w:val="006564D2"/>
     <w:rsid w:val="006606AB"/>
     <w:rsid w:val="00660751"/>
     <w:rsid w:val="006630F6"/>
     <w:rsid w:val="00680741"/>
+    <w:rsid w:val="00685B7B"/>
     <w:rsid w:val="006A1D8D"/>
     <w:rsid w:val="006A3A33"/>
     <w:rsid w:val="006A559C"/>
     <w:rsid w:val="006B1041"/>
     <w:rsid w:val="006D609D"/>
     <w:rsid w:val="006F6D76"/>
     <w:rsid w:val="00703334"/>
     <w:rsid w:val="00715640"/>
     <w:rsid w:val="00717E5B"/>
     <w:rsid w:val="00731768"/>
     <w:rsid w:val="0073228D"/>
     <w:rsid w:val="007375EB"/>
+    <w:rsid w:val="007410C0"/>
     <w:rsid w:val="00750081"/>
     <w:rsid w:val="00757EB4"/>
     <w:rsid w:val="00764E09"/>
     <w:rsid w:val="00765C07"/>
     <w:rsid w:val="00765D7A"/>
     <w:rsid w:val="0077745D"/>
     <w:rsid w:val="007818B0"/>
     <w:rsid w:val="00785946"/>
     <w:rsid w:val="007860DA"/>
     <w:rsid w:val="0078691B"/>
     <w:rsid w:val="00787BD3"/>
     <w:rsid w:val="007A3280"/>
     <w:rsid w:val="007A485D"/>
     <w:rsid w:val="007D00C1"/>
     <w:rsid w:val="007D7B9E"/>
     <w:rsid w:val="007F3BA0"/>
     <w:rsid w:val="007F6673"/>
     <w:rsid w:val="007F7543"/>
     <w:rsid w:val="008215A1"/>
     <w:rsid w:val="00831AC3"/>
     <w:rsid w:val="00844CBD"/>
     <w:rsid w:val="00851368"/>
     <w:rsid w:val="00851CD4"/>
     <w:rsid w:val="008546AC"/>
     <w:rsid w:val="008762B3"/>
@@ -13691,91 +11016,91 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA Sixth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28FDCD05-B64F-46D6-B54C-5E439794CD2D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1685</Words>
-  <Characters>9272</Characters>
+  <Words>1690</Words>
+  <Characters>9295</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>77</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>TÍTULO DEL ARTÍCULO</vt:lpstr>
       <vt:lpstr>    Resumen (Times New Roman 12, negrita, justificado, interlineado sencillo)</vt:lpstr>
       <vt:lpstr>    INTRODUCCIÓN (Times New Roman 12, negrita, justificado, interlineado sencillo) </vt:lpstr>
       <vt:lpstr>        Título de 2º nivel. (Numeración en arábigo, Times New Roman, 12, negrita, justif</vt:lpstr>
       <vt:lpstr>    OBJETIVOS (Times New Roman 12, negrita, justificado, interlineado sencillo) </vt:lpstr>
       <vt:lpstr>    METODOLOGÍA (Times New Roman 12, negrita, justificado, interlineado sencillo) </vt:lpstr>
       <vt:lpstr>    DISCUSIÓN (Times New Roman 12, negrita, justificado, interlineado sencillo) </vt:lpstr>
       <vt:lpstr>    CONCLUSIONES (Times New Roman 12, negrita, justificado, interlineado sencillo) </vt:lpstr>
       <vt:lpstr>    REFERENCIAS (APA 7ª Edición). (Times New Roman 12, negrita, justificado, interli</vt:lpstr>
       <vt:lpstr>    CONTRIBUCIONES DE AUTORES, FINANCIACIÓN Y AGRADECIMIENTOS</vt:lpstr>
       <vt:lpstr>        AUTORES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10936</CharactersWithSpaces>
+  <CharactersWithSpaces>10964</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>852006</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:correoelectronico@dominio.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4915248</vt:i4>
       </vt:variant>
       <vt:variant>